--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (130)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (132)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -321,5048 +321,5043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science citoyenne et radioactivité : défis et opportunités</w:t>
+                <w:t xml:space="preserve">Simultaneous PW-scale laser driven MeV X-ray and neutron beam characterization for dual radiography capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+                <w:t xml:space="preserve">I. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Allain</w:t>
+                <w:t xml:space="preserve">W. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Darley</w:t>
+                <w:t xml:space="preserve">N. Mirkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lajouanine</w:t>
+                <w:t xml:space="preserve">P. Antici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Lejeune</w:t>
+                <w:t xml:space="preserve">G. Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559661v1</w:t>
+                <w:t xml:space="preserve">hal-05599736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Necessity of Adopting Irradiation Protocols Recommended by the Compatibility in Irradiation Research Protocols Expert Roundtable (CIRPER) in Published Research and Why It Matters to Health Physicists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science citoyenne et radioactivité : défis et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren Stern</w:t>
+                <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parham Alaei</w:t>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Berbeco</w:t>
+                <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larry Dewerd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacob Kamen</w:t>
+                <w:t xml:space="preserve">Veronique Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001992⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2026.1916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177817v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flattop leakage dose characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International intercomparison of passive radiation dosimetry in simulated lightning discharges using a high-voltage impulse generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Štěpánová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A S Tamashiro</w:t>
+                <w:t xml:space="preserve">J. Mikeš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Champine</w:t>
+                <w:t xml:space="preserve">V. Štěpán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Witter</w:t>
+                <w:t xml:space="preserve">I. Ambrožová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Maggi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D P Heinrichs</w:t>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 189, pp.107531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2025.107531⟩</w:t>
+              <w:t xml:space="preserve">, In press, pp.107699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2026.107699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291550v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary analysis of the integrated EPR signals of fingernails to validate the dosimetry method based on peak-to-peak amplitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Necessity of Adopting Irradiation Protocols Recommended by the Compatibility in Irradiation Research Protocols Expert Roundtable (CIRPER) in Published Research and Why It Matters to Health Physicists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Yasuda</w:t>
+                <w:t xml:space="preserve">Parham Alaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samayeh Azariasi</w:t>
+                <w:t xml:space="preserve">Ross Berbeco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Trompier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Larry Dewerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Kamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2561815⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (3), pp.152-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233462v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No specific impact of ultra-high dose rates on radiation-induced chromosome rearrangements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple approaches for dosimetric characterization of a preclinical in vivo micro scanner: complementarity of experimental and numerical dose estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
+                <w:t xml:space="preserve">Alban Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ménard</w:t>
+                <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Ristic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Trompier</w:t>
+                <w:t xml:space="preserve">Bruno L'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Azemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-24485-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (12), pp.1236-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2575500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373535v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of dosimetric parameters reporting in biological dosimetry peer-reviewed publications: strengths and weaknesses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Preliminary analysis of the integrated EPR signals of fingernails to validate the dosimetry method based on peak-to-peak amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Yasuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samayeh Azariasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2561815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2494551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05248212v1</w:t>
+                <w:t xml:space="preserve">hal-05233462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple approaches for dosimetric characterization of a preclinical in vivo micro scanner: complementarity of experimental and numerical dose estimation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flattop leakage dose characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Azemar</w:t>
+                <w:t xml:space="preserve">A S Tamashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Champine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Witter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D P Heinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2575500⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.107531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2025.107531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349410v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism in 137Cs accumulation after chronic low dose exposure in mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No specific impact of ultra-high dose rates on radiation-induced chromosome rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Elie</w:t>
+                <w:t xml:space="preserve">Sabrina Pobiega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Ristic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, pp.38365. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-22162-4⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 15, pp.40847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-24485-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348272v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and performance of the Apollon main short-pulse laser beam following its commissioning at 2 PW level</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of dosimetric parameters reporting in biological dosimetry peer-reviewed publications: strengths and weaknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tessa Waltenspiel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgane Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0252874⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2494551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051440v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison Exercise on Electron Paramagnetic Resonance Dosimetry in Sorbitol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexual dimorphism in 137Cs accumulation after chronic low dose exposure in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Quelquejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan Tuner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Trompier</w:t>
+                <w:t xml:space="preserve">Chloe Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Romanyukha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2024.111640⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.38365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-22162-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04843132v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Convolution Neural Network for Unfolding Simulated Neutron Spectra of an Activation Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodayna Hmede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Monange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 73 (1), pp.49-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2025.3634685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activities of ISO Working Group 18: Biological and Physical Retrospective Dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Wilkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth A Ainsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Alsbeih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adyabalam Balajee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Blakely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19, pp.e251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/dmp.2025.10095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04920662v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of stability of radiation-induced EPR signals in sorbitol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Intercomparison Exercise on Electron Paramagnetic Resonance Dosimetry in Sorbitol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Tuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Romanyukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2527153⟩</w:t>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, pp.111640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2024.111640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151425v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04843132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo dosimetry for a EURADOS WG 10 and RENEB field test of retrospective dosimetry techniques in realistic exposure scenarios</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and performance of the Apollon main short-pulse laser beam following its commissioning at 2 PW level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyungjoon Yu</w:t>
+                <w:t xml:space="preserve">Weipeng Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itamar Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Waltenspiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Allaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107329⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (4), pp.043106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0252874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819415v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Godiva-IV leakage dose characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of stability of radiation-induced EPR signals in sorbitol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Tuner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2025.107442⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2527153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069101v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for harmonized reporting of radiation Dosimetry by adoption of Compatibility in Irradiation Research Protocols Expert Roundtable (CIRPER)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacob Kamen</w:t>
+                <w:t xml:space="preserve">Monte Carlo dosimetry for a EURADOS WG 10 and RENEB field test of retrospective dosimetry techniques in realistic exposure scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoungtaek Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Chae Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Van Hoey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Simon Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyungjoon Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2024.2331130⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180, pp.107329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04556118v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced energy, conversion efficiency and collimation of protons driven by high-contrast and ultrashort laser pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amokrane Allaoua</w:t>
+                <w:t xml:space="preserve">Godiva-IV leakage dose characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Tamashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Champine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Witter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Heinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14146101⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.107442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2025.107442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797730v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approach for emergency dosimetry: Investigations of screen protectors for smartphones by EPR spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+                <w:t xml:space="preserve">Recommendations for harmonized reporting of radiation Dosimetry by adoption of Compatibility in Irradiation Research Protocols Expert Roundtable (CIRPER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parham Alaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Berbeco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Trompier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Larry Dewerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Kamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107218⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (6), pp.821-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2024.2331130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04634989v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04556118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals of wildlife dosimetry and lessons learned from a decade of measuring external dose rates in the field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel approach for emergency dosimetry: Investigations of screen protectors for smartphones by EPR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mobasher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (6), pp.107218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2024.107472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04624836v1</w:t>
+                <w:t xml:space="preserve">irsn-04634989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose conversion in retrospective dosimetry: Results and implications from an inter-laboratory comparison featuring a realistic exposure scenario</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanjin Lee</w:t>
+                <w:t xml:space="preserve">Enhanced energy, conversion efficiency and collimation of protons driven by high-contrast and ultrashort laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weipeng Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Waltenspiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itamar Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Allaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (14), pp.6101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14146101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04822259v1</w:t>
+                <w:t xml:space="preserve">hal-04797730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Consistent Reporting of Radiation Dosimetry by Adoption of Compatibility in Irradiation Research Protocols Expert Roundtable (CIRPER) Recommendations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacob Kamen</w:t>
+                <w:t xml:space="preserve">Fundamentals of wildlife dosimetry and lessons learned from a decade of measuring external dose rates in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Hinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donovan Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edda Bæk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas C Baranwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C Beasley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 278, pp.107472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2024.107472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1667/RADE-23-00234.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04819469v1</w:t>
+                <w:t xml:space="preserve">irsn-04624836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological injuries under low energy x-rays in mice depending on dose and protocol: comparative characterization of lesion severity and impact of the in vivo bone response on retrospective dose estimations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tifanie Marcoux</w:t>
+                <w:t xml:space="preserve">Dose conversion in retrospective dosimetry: Results and implications from an inter-laboratory comparison featuring a realistic exposure scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Discher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoungtaek Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Chae Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad1d69⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.107307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875840v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04822259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum reporting standards should be expected for preclinical radiobiology irradiators and dosimetry in the published literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achieving Consistent Reporting of Radiation Dosimetry by Adoption of Compatibility in Irradiation Research Protocols Expert Roundtable (CIRPER) Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parham Alaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Berbeco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Trompier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Larry Dewerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ke Sheng</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Kamen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2023.2250848⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 201 (3), pp.267 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RADE-23-00234.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04207687v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive characterization of the neutron fields produced by the Apollon petawatt laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviange Anthonippillai</w:t>
+                <w:t xml:space="preserve">Radiological injuries under low energy x-rays in mice depending on dose and protocol: comparative characterization of lesion severity and impact of the in vivo bone response on retrospective dose estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno L'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Errabii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-024-05679-x⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.045035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad1d69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799354v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron spectrum unfolding using two architectures of convolutional neural networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Z Alaya</w:t>
+                <w:t xml:space="preserve">Minimum reporting standards should be expected for preclinical radiobiology irradiators and dosimetry in the published literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Dewerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.net.2023.03.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2023.2250848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104489v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04207687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic radiation exposure of airline crews in France over the period 2015–2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+                <w:t xml:space="preserve">A comprehensive characterization of the neutron fields produced by the Apollon petawatt laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weipeng Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Waltenspiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itamar Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviange Anthonippillai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2023027⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 139 (11), pp.1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-024-05679-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04349615v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the future developments of research in retrospective physical dosimetry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutron spectrum unfolding using two architectures of convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bassinet</w:t>
+                <w:t xml:space="preserve">Maha Bouhadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartłomiej Ciesielski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Discher</w:t>
+                <w:t xml:space="preserve">Asmae Mazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Brovchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Z Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physo.2022.100132⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (6), pp.2276 - 2282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.net.2023.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933104v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Reporting Standards Should be Expected for Preclinical Radiobiology Irradiators and Dosimetry in the Published Literature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Poirier</w:t>
+                <w:t xml:space="preserve">Cosmic radiation exposure of airline crews in France over the period 2015–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lestaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larry Dewerd</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ke Sheng</w:t>
+                <w:t xml:space="preserve">Veronique Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (4), pp.317-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2023027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1667/RADE-23-00119.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04207658v1</w:t>
+                <w:t xml:space="preserve">irsn-04349615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XStorm: A New Gamma Ray Spectrometer for Detection of Close Proximity Gamma Ray Glows and TGFs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Reflections on the future developments of research in retrospective physical dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fattibene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartłomiej Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Discher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.100132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physo.2022.100132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JD039180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04379374v1</w:t>
+                <w:t xml:space="preserve">hal-03933104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry of a self-shielded gamma irradiator small animal whole-body irradiations: comparisons between ionisation chamber and alanine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimum Reporting Standards Should be Expected for Preclinical Radiobiology Irradiators and Dosimetry in the Published Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Dewerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ménard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncac271⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 200 (3), pp.217-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RADE-23-00119.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04273215v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04207658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Risk Assessment Associated With Terrestrial Gamma Ray Flashes for Commercial Flights</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">XStorm: A New Gamma Ray Spectrometer for Detection of Close Proximity Gamma Ray Glows and TGFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Celestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Klerlein</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Hazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Patton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 128 (6), pp.e2022JD037569. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JD037569⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 128 (24), pp.e2023JD039180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JD039180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04087589v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04379374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENEB Inter-Laboratory Comparison 2021: Inter-Assay Comparison of Eight Dosimetry Assays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dosimetry of a self-shielded gamma irradiator small animal whole-body irradiations: comparisons between ionisation chamber and alanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Ristic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 199 (14), pp.1611-1615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncac271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1667/rade-22-00207.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04246197v1</w:t>
+                <w:t xml:space="preserve">irsn-04273215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion recombination correction factors and detector comparison in a very-high dose rate proton scanning beam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RENEB Inter-Laboratory Comparison 2021: Inter-Assay Comparison of Eight Dosimetry Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cavallone</w:t>
+                <w:t xml:space="preserve">M. Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Ronga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoann Ristic</w:t>
+                <w:t xml:space="preserve">J-F Barquinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Endesfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Oestreicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.102518⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 199 (6), pp.535-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/rade-22-00207.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096026v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04246197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What We Have Learned from RENEB Inter-Laboratory Comparisons Since 2012 With Focus on ILC 2021</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion recombination correction factors and detector comparison in a very-high dose rate proton scanning beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vral</w:t>
+                <w:t xml:space="preserve">A.M.M. Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Terzoudi</w:t>
+                <w:t xml:space="preserve">M. Cavallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Ronga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Ristic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/rade-22-00204.1⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106, pp.102518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.102518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344673v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR/U-series chronology of the Neanderthal occupation layers at Galería de las Estatuas (Sierra de Atapuerca, Spain)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation Risk Assessment Associated With Terrestrial Gamma Ray Flashes for Commercial Flights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Falguères</w:t>
+                <w:t xml:space="preserve">M. Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Celestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingfeng Shao</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Klerlein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101342⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (6), pp.e2022JD037569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JD037569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817899v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04087589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and experimental verification of ambient neutron doses in a pencil beam scanning proton therapy room as a function of treatment plan parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What We Have Learned from RENEB Inter-Laboratory Comparisons Since 2012 With Focus on ILC 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Endesfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier van Hoey</w:t>
+                <w:t xml:space="preserve">U Oestreicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Stolarczyk</w:t>
+                <w:t xml:space="preserve">J F Barquinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Lillhök</w:t>
+                <w:t xml:space="preserve">A Vral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Eliasson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Mojzeszek</w:t>
+                <w:t xml:space="preserve">G Terzoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.903537⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 199 (6), pp.616-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/rade-22-00204.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04273235v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR dosimetry in human fingernails: Investigation of the origin of the endogenous signal and implications for estimating dose from nail signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation and experimental verification of ambient neutron doses in a pencil beam scanning proton therapy room as a function of treatment plan parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Hoey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tkatchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Romanyukha</w:t>
+                <w:t xml:space="preserve">Liliana Stolarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Reyes</w:t>
+                <w:t xml:space="preserve">Jan Lillhök</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Swarts</w:t>
+                <w:t xml:space="preserve">Linda Eliasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gourier</w:t>
+                <w:t xml:space="preserve">Natalia Mojzeszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.319-334. </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00723-021-01458-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.903537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573849v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04273235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Radiation Dose Measurements in a Scanning Proton Therapy Room: Can Parents Remain Near Their Children During Treatment?</w:t>
+                <w:t xml:space="preserve">ESR/U-series chronology of the Neanderthal occupation layers at Galería de las Estatuas (Sierra de Atapuerca, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Mares</w:t>
+                <w:t xml:space="preserve">Davinia Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Farah</w:t>
+                <w:t xml:space="preserve">Ana Isabel Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marijke de Saint-Hubert</w:t>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szymon Domański</w:t>
+                <w:t xml:space="preserve">Qingfeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carles Domingo</w:t>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.903706. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.101342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.903706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928393v1</w:t>
+                <w:t xml:space="preserve">hal-03817899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alanine/electron spin resonance dosimetry for environmental qualification of electric equipment in a nuclear power plant</w:t>
+                <w:t xml:space="preserve">EPR dosimetry in human fingernails: Investigation of the origin of the endogenous signal and implications for estimating dose from nail signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oswaldo Baffa</w:t>
+                <w:t xml:space="preserve">Nicolas Tkatchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Romanyukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Nicolucci</w:t>
+                <w:t xml:space="preserve">Ricardo Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Candeias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Trompier</w:t>
+                <w:t xml:space="preserve">Steven Swarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Kinoshita</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 193, pp.109934. </w:t>
+              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.319-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2021.109934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00723-021-01458-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576250v1</w:t>
+                <w:t xml:space="preserve">hal-03573849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary lessons learned from the testing strategies used for radiation emergencies and COVID-19: A white paper from The International Association of Biological and Electron Paramagnetic Resonance (EPR) Radiation Dosimetry (IABERD)</w:t>
               </w:r>
@@ -5400,51 +5395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ainsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.C. Wilkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57 (3), pp.217 - 231. </w:t>
@@ -5476,11857 +5471,12121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose Variations Using an X-Ray Cabinet to Establish in vitro Dose-Response Curves for Biological Dosimetry Assays</w:t>
+                <w:t xml:space="preserve">Neutron Radiation Dose Measurements in a Scanning Proton Therapy Room: Can Parents Remain Near Their Children During Treatment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bucher</w:t>
+                <w:t xml:space="preserve">Vladimir Mares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Weiss</w:t>
+                <w:t xml:space="preserve">Jad Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Endesfelder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoann Ristic</w:t>
+                <w:t xml:space="preserve">Marijke de Saint-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szymon Domański</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.903509⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.903706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.903706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928363v1</w:t>
+                <w:t xml:space="preserve">hal-04928393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical modeling of low energy X-rays radiological burn: Dosimetry study by monte carlo simulations and EPR spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Alanine/electron spin resonance dosimetry for environmental qualification of electric equipment in a nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Baffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nicolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Candeias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Kinoshita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1075665⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.109934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2021.109934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03953892v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary neutron dose contribution from pencil beam scanning, scattered and spatially fractionated proton therapy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Dose Variations Using an X-Ray Cabinet to Establish in vitro Dose-Response Curves for Biological Dosimetry Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Endesfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Ristic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac3209⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.903509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.903509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546321v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What if a major radiation incident happened during a pandemic?-Considerations of the impact on biodosimetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthias Port</w:t>
+                <w:t xml:space="preserve">Preclinical modeling of low energy X-rays radiological burn: Dosimetry study by monte carlo simulations and EPR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno L'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Flood</w:t>
+                <w:t xml:space="preserve">Gaëtan Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Prezado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2021.2000659⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1075665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515755v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03953892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-laboratory comparison of gene expression biodosimetry for protracted radiation exposures as part of the RENEB and EURADOS WG10 2019 exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Abend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally A. Amundson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Brzoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Hargitai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.9756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-88403-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04134055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry for cell irradiation using orthovoltage (40-300 kv) x-ray facilities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What if a major radiation incident happened during a pandemic?-Considerations of the impact on biodosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Gruel</w:t>
+                <w:t xml:space="preserve">Harold Swartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Wilkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Milliat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Ainsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Flood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/61645⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (5), pp.825-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2021.2000659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207090v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENEB/EURADOS field exercise 2019: robust dose estimation under outdoor conditions based on the dicentric chromosome assay</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secondary neutron dose contribution from pencil beam scanning, scattered and spatially fractionated proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Ainsbury</w:t>
+                <w:t xml:space="preserve">Amélia Maia Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayne Moquet</w:t>
+                <w:t xml:space="preserve">Maria Crazia Ronga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Ristic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2021.1941380⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.225010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac3209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354887v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of different types of paramagnetic centers in the alanine dosimeters exposed to alpha and gamma radiation - Study by EPR spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.M. M Khailov</w:t>
+                <w:t xml:space="preserve">Dosimetry for cell irradiation using orthovoltage (40-300 kv) x-ray facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.P. P Orlenko</w:t>
+                <w:t xml:space="preserve">Vincent Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriy F Stepanenko</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaetan Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Milliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2020.106467⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (168), pp.e61645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/61645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370257v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of radiation doses delivered by Terrestrial Gamma ray Flashes within leader‐based production models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Trompier</w:t>
+                <w:t xml:space="preserve">RENEB/EURADOS field exercise 2019: robust dose estimation under outdoor conditions based on the dicentric chromosome assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Endesfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Klerlein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ursula Oestreicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Kulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ainsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayne Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JD033907⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (9), pp.1181 - 1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2021.1941380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03177542v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hematopoietic Recovery using Multi-Cytokine Therapy in 8 Patients Presenting Radiation-Induced Myelosuppression after Radiological Accidents</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of different types of paramagnetic centers in the alanine dosimeters exposed to alpha and gamma radiation - Study by EPR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Souleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Huet</w:t>
+                <w:t xml:space="preserve">Alexandre I Ivannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. M Khailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. P Orlenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriy F Stepanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RADE-21-00169.1⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.106467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2020.106467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03953974v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of out-of-field dose to the uterus during proton therapy of the head and neck</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Villagrasa</w:t>
+                <w:t xml:space="preserve">Estimation of radiation doses delivered by Terrestrial Gamma ray Flashes within leader‐based production models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vela</w:t>
+                <w:t xml:space="preserve">Sébastien Celestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Isambert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Klerlein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (2), pp.138 - 142. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JD033907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2019.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JD033907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490292v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03177542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2019-2020 EURADOS WG10 and RENEB field test of retrospective dosimetry methods in a small-scale incident involving ionising radiation</w:t>
+                <w:t xml:space="preserve">Hematopoietic Recovery using Multi-Cytokine Therapy in 8 Patients Presenting Radiation-Induced Myelosuppression after Radiological Accidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lovisa Waldner</w:t>
+                <w:t xml:space="preserve">Marc Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bernhardson</w:t>
+                <w:t xml:space="preserve">Eduardo Herrera-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Woda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier van Hoey</w:t>
+                <w:t xml:space="preserve">Yvan Gigov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Souleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 195 (3), pp.253 - 264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RADE-20-00243.1⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 196 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RADE-21-00169.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356296v1</w:t>
+                <w:t xml:space="preserve">irsn-03953974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFLECT – Research Flight of EURADOS and CRREAT: Intercomparison of various radiation dosimeters onboard aircraft</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 2019-2020 EURADOS WG10 and RENEB field test of retrospective dosimetry methods in a small-scale incident involving ionising radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Beck</w:t>
+                <w:t xml:space="preserve">Lovisa Waldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Benton</w:t>
+                <w:t xml:space="preserve">C. Bernhardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Billnert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+                <w:t xml:space="preserve">Clemens Woda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Hoey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2020.106433⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195 (3), pp.253 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RADE-20-00243.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348205v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of personal and ambient dosimeters in extremely high-dose-rate pulsed photon fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of out-of-field dose to the uterus during proton therapy of the head and neck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Guevelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Zorloni</w:t>
+                <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Ambrožová</w:t>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carbonez</w:t>
+                <w:t xml:space="preserve">A. Vela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Caresana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephan Ebert</w:t>
+                <w:t xml:space="preserve">A. Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.108764⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.138 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2019.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04273249v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of conversion coefficients for anthropomorphic phantoms for criticality dosimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REFLECT – Research Flight of EURADOS and CRREAT: Intercomparison of various radiation dosimeters onboard aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Ambrozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anne Chevallier</w:t>
+                <w:t xml:space="preserve">Peter Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Pontier</w:t>
+                <w:t xml:space="preserve">Eric Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Morin</w:t>
+                <w:t xml:space="preserve">Robert Billnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Duluc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Evo</w:t>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncaa123⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137, pp.106433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2020.106433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098807v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS-coupled contaminant monitors on free-ranging Chernobyl wolves challenge a fundamental assumption in exposure assessments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas G Hinton</w:t>
+                <w:t xml:space="preserve">Intercomparison of personal and ambient dosimeters in extremely high-dose-rate pulsed photon fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Zorloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael E Byrne</w:t>
+                <w:t xml:space="preserve">Iva Ambrožová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah C Webster</w:t>
+                <w:t xml:space="preserve">Pierre Carbonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cara N Love</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Broggio</w:t>
+                <w:t xml:space="preserve">Marco Caresana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105152⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.108764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.108764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021014v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04273249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OpenRadiation project: monitoring radioactivity in the environment by and for the citizens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculation of conversion coefficients for anthropomorphic phantoms for criticality dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Baumont</w:t>
+                <w:t xml:space="preserve">Marie Anne Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berthelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Darley</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Evo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2019046⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191 (1), pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncaa123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04948998v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of dosimetry protocol for cell irradiation on a low X-rays facility and consequences for the biological response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamedamine Benadjaoud</w:t>
+                <w:t xml:space="preserve">The OpenRadiation project: monitoring radioactivity in the environment by and for the citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (4), pp.241-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2019046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2018.1466205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02457228v1</w:t>
+                <w:t xml:space="preserve">irsn-04948998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evolution of TLD-700H/600H dosimetry system at extended issue periods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Minniti</w:t>
+                <w:t xml:space="preserve">GPS-coupled contaminant monitors on free-ranging Chernobyl wolves challenge a fundamental assumption in exposure assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Hinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah C Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara N Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2017.12.003⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.105152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871792v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty on radiation doses estimated by biological and retrospective physical methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Correcher</w:t>
+                <w:t xml:space="preserve">Importance of dosimetry protocol for cell irradiation on a low X-rays facility and consequences for the biological response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Discher</w:t>
+                <w:t xml:space="preserve">Mariam Ben Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedamine Benadjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncx125⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (6), pp.597-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2018.1466205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871832v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance tests and comparison of microdosimetric measurements with four tissue-equivalent proportional counters in scanning proton therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance evolution of TLD-700H/600H dosimetry system at extended issue periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Saint-Hubert</w:t>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mojżeszek</w:t>
+                <w:t xml:space="preserve">M.D. Grypp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chiriotti</w:t>
+                <w:t xml:space="preserve">A.K. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gryzinski</w:t>
+                <w:t xml:space="preserve">R. Minniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96, pp.42-52. </w:t>
+              <w:t xml:space="preserve">, 2018, 108, pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2016.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542707v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of new biological and physical retrospective dosimetry methods into EU emergency response plans–joint RENEB and EURADOS inter-laboratory comparisons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty on radiation doses estimated by biological and retrospective physical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Badie</w:t>
+                <w:t xml:space="preserve">M. Marrale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barnard</w:t>
+                <w:t xml:space="preserve">C.I. Burbidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Manning</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Moquet</w:t>
+                <w:t xml:space="preserve">V. Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Discher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1206233⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178 (4), pp.382-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncx125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940129v1</w:t>
+                <w:t xml:space="preserve">hal-02871832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty of fast biological radiation dose assessment for emergency response scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance tests and comparison of microdosimetric measurements with four tissue-equivalent proportional counters in scanning proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Higueras</w:t>
+                <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Puig</w:t>
+                <w:t xml:space="preserve">M. de Saint-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Einbeck</w:t>
+                <w:t xml:space="preserve">N. Mojżeszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Samaga</w:t>
+                <w:t xml:space="preserve">S. Chiriotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gryzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1227106⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546106v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENEB accident simulation exercise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Ainsbury</w:t>
+                <w:t xml:space="preserve">Integration of new biological and physical retrospective dosimetry methods into EU emergency response plans–joint RENEB and EURADOS inter-laboratory comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ainsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelot Baert</w:t>
+                <w:t xml:space="preserve">C. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Beatongreen</w:t>
+                <w:t xml:space="preserve">S. Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Barrios</w:t>
+                <w:t xml:space="preserve">G. Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 93 (1), pp.75--80. </w:t>
+              <w:t xml:space="preserve">, 2017, 93, pp.99-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1206230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1206233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940130v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENEB–Running the European Network of biological dosimetry and physical retrospective dosimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the influence of calibration practices on cytogenetic laboratory performance for dose estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Kulka</w:t>
+                <w:t xml:space="preserve">M. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Abend</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Barquinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 93 (1), pp.2-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1230239⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.118--126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1213455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940127v1</w:t>
+                <w:t xml:space="preserve">hal-02940128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capabilities of the RENEB network for research and large scale radiological and nuclear emergency situations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty of fast biological radiation dose assessment for emergency response scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vaz</w:t>
+                <w:t xml:space="preserve">E.A. Ainsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Romm</w:t>
+                <w:t xml:space="preserve">M. Higueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Angelis</w:t>
+                <w:t xml:space="preserve">P. Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Antunes</w:t>
+                <w:t xml:space="preserve">J. Einbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Samaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 93, pp.136--141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1227107⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1227106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940126v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RENEB operational basis complement of established biodosimetric assays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RENEB–Running the European Network of biological dosimetry and physical retrospective dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lleonard Barrios</w:t>
+                <w:t xml:space="preserve">U. Kulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ainsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgia Terzoudi</w:t>
+                <w:t xml:space="preserve">J.F. Barquinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Issue 1: Networking in biological and EPR/OSL dosimetry: the European RENEB platform for emergency preparedness and research, 93 (1), pp.15-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1235296⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.2-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1230239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546126v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the influence of calibration practices on cytogenetic laboratory performance for dose estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Trompier</w:t>
+                <w:t xml:space="preserve">RENEB accident simulation exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Brzozowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ainsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baumann</w:t>
+                <w:t xml:space="preserve">Annelot Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Barrios</w:t>
+                <w:t xml:space="preserve">Lindsay Beatongreen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gregoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Abend</w:t>
+                <w:t xml:space="preserve">Leonardo Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 93 (1), pp.118--126. </w:t>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.75--80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1213455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1206230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940128v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The harmonization process to set up and maintain an operational biological and physical retrospective dosimetry network QA QM applied to the RENEB network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The RENEB operational basis complement of established biodosimetric assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ainsbury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Barrios</w:t>
+                <w:t xml:space="preserve">Andrzej Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Oestreicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bassinet</w:t>
+                <w:t xml:space="preserve">Lleonard Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fattibene</w:t>
+                <w:t xml:space="preserve">Anne Vral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Terzoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 93 (1), pp.81-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1206232⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Issue 1: Networking in biological and EPR/OSL dosimetry: the European RENEB platform for emergency preparedness and research, 93 (1), pp.15-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1235296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546112v1</w:t>
+                <w:t xml:space="preserve">hal-02546126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of physical dosimetry methods for triage application integrated in the new European network RENEB</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capabilities of the RENEB network for research and large scale radiological and nuclear emergency situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Baumann</w:t>
+                <w:t xml:space="preserve">O. Monteiro Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Bortolin</w:t>
+                <w:t xml:space="preserve">P. Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Romm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 93 (1), pp.65-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1221545⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 93, pp.136--141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1227107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546115v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the potential of Q-band ESR spectroscopy for dose reconstruction of fossil tooth enamel</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The harmonization process to set up and maintain an operational biological and physical retrospective dosimetry network QA QM applied to the RENEB network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ainsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fattibene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.81-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1206232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02557545v1</w:t>
+                <w:t xml:space="preserve">hal-02546112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Response to Radiological Accidents in Latin America and International Assistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Bey</w:t>
+                <w:t xml:space="preserve">Overview of physical dosimetry methods for triage application integrated in the new European network RENEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burbidge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Bortolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1221545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1667/rr14292.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04273311v1</w:t>
+                <w:t xml:space="preserve">hal-02546115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge- and Al-related point defects generated by gamma irradiation in nanostructured erbium-doped optical fiber preforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Bigot</w:t>
+                <w:t xml:space="preserve">Medical Response to Radiological Accidents in Latin America and International Assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Herrera-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lataillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0253-5⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 185 (4), pp.359-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/rr14292.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358319v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04273311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONCORD: Comparison of cosmic radiation detectors in the radiation field at aviation altitudes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Evaluating the potential of Q-band ESR spectroscopy for dose reconstruction of fossil tooth enamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guilarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/swsc/2016017⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122188v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible nature of the radiation-induced signal in nails: High-field EPR, confirming chemical synthesis, and quantum chemical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Tipikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Swarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Sidabras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. Swartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 172 (1-3), pp.112-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rpd/ncw216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevlar® as a Potential Accident Radiation Dosimeter for First Responders, Law Enforcement and Military Personnel</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ge- and Al-related point defects generated by gamma irradiation in nanostructured erbium-doped optical fiber preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lancry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. H. Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0000000000000482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.10245-10261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0253-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04273288v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration and validation of an analytical model predicting secondary neutron radiation in proton therapy using Monte Carlo simulations and experimental measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Delacroix</w:t>
+                <w:t xml:space="preserve">CONCORD: Comparison of cosmic radiation detectors in the radiation field at aviation altitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ambrozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kubancak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matthiä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.01.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.A24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/swsc/2016017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570463v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational guidance for radiation emergency response organisations in Europe for using biodosimetric tools developed in eu multibiodose project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevlar® as a Potential Accident Radiation Dosimeter for First Responders, Law Enforcement and Military Personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncu294⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (2), pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0000000000000482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567356v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04273288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of stray radiation within a scanning proton therapy facility EURADOS WG9 intercomparison exercise of active dosimetry systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Configuration and validation of an analytical model predicting secondary neutron radiation in proton therapy using Monte Carlo simulations and experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Domingo</w:t>
+                <w:t xml:space="preserve">A. Bonfrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Marzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4916667⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.248-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570483v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nails polish in EPR dosimetry with human nails</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Operational guidance for radiation emergency response organisations in Europe for using biodosimetric tools developed in eu multibiodose project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jaworska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Ainsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fattibene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lindholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Oestreicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2015.01.016⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 164 (1-2), pp.165-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncu294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567313v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acomparison of the response of PADC neutron dosemeters in high-energy neutron fields</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Measurement of stray radiation within a scanning proton therapy facility EURADOS WG9 intercomparison exercise of active dosimetry systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romero-Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trinkl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domingo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Cale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/nct275⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (5), pp.2572-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4916667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119116v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron paramagnetic resonance radiation dose assessment in fingernails of the victim exposed to high dose as result of an accident</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Influence of nails polish in EPR dosimetry with human nails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romanyukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Swarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-014-0553-6⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.6-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2015.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119110v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR dosimetry intercomparison using smart phone touch screen glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bartlomej Ciesielski</w:t>
+                <w:t xml:space="preserve">Electron paramagnetic resonance radiation dose assessment in fingernails of the victim exposed to high dose as result of an accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Iddins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53 (2), pp.311-320. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-014-0533-x⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 53 (4), pp.755-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-014-0553-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01832024v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on P-related paramagnetic point defects in irradiated phosphate glasses: Impact of glass network type and irradiation dose</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acomparison of the response of PADC neutron dosemeters in high-energy neutron fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boschung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (1-4), pp.78-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/nct275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4896876⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01087211v1</w:t>
+                <w:t xml:space="preserve">hal-03119116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of radiation protection instrumentation in a pulsed neutron field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caresana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Golnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 737, pp.203-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2013.11.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art in nail dosimetry: free radicals identification and reaction mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">New insights on P-related paramagnetic point defects in irradiated phosphate glasses: Impact of glass network type and irradiation dose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pukhkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-014-0512-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (12), pp.123517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987458v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo modeling of proton therapy installations A global experimental method to validate secondary neutron dose calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Donadille</w:t>
+                <w:t xml:space="preserve">EPR dosimetry intercomparison using smart phone touch screen glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fattibene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Brai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/11/2747⟩</w:t>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (2), pp.311-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-014-0533-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614024v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01832024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Q-Band EPR Dosimetry in Biopsy Samples of Dental Enamel, Dentine and Bone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">State of the art in nail dosimetry: free radicals identification and reaction mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romanyukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00723-012-0379-9⟩</w:t>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (2), pp.291-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-014-0512-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02733883v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small fields output factors measurements and correction factors determination for several detectors for a CyberKnife® and linear accelerators equipped with microMLC and circular cones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Huet</w:t>
+                <w:t xml:space="preserve">Monte Carlo modeling of proton therapy installations A global experimental method to validate secondary neutron dose calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Derreumaux</w:t>
+                <w:t xml:space="preserve">F. Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brunet</w:t>
+                <w:t xml:space="preserve">R. Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chéa</w:t>
+                <w:t xml:space="preserve">V. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4811139⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (11), pp.2747-2765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/11/2747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862934v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and optimization of EBT2 radiochromic films dosimetry system for precise measurements of output factors in small fields used in radiotherapy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Feasibility of Q-Band EPR Dosimetry in Biopsy Samples of Dental Enamel, Dentine and Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Misra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.10.020⟩</w:t>
+              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (3), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00723-012-0379-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907261v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of retrospective dosimetry techniques for external ionising radiation exposures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. A. Ainsbury</w:t>
+                <w:t xml:space="preserve">Small fields output factors measurements and correction factors determination for several detectors for a CyberKnife® and linear accelerators equipped with microMLC and circular cones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bakhanova</w:t>
+                <w:t xml:space="preserve">C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Barquinero</w:t>
+                <w:t xml:space="preserve">S. Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chumak</w:t>
+                <w:t xml:space="preserve">G. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncq499⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (7), pp.071725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4811139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962924v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of physical and biophysical techniques for accident dosimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Characterization and optimization of EBT2 radiochromic films dosimetry system for precise measurements of output factors in small fields used in radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Reyes</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chenaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncq341⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (1), pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107187v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental enamel epr dosimetry: Comparative testing of the spectra processing methods for determination of radiation-induced signal amplitude</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of retrospective dosimetry techniques for external ionising radiation exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.F. Skvortsov</w:t>
+                <w:t xml:space="preserve">M. Brai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.F. Stepanenko</w:t>
+                <w:t xml:space="preserve">E. A. Ainsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bakhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Barquinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chumak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0000348462.29306.59⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 147 (4), pp.573--592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncq499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972620v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation accident dosimetry on glass by tl and epr spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">Overview of physical and biophysical techniques for accident dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Della Monaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.HP.0000346330.72296.51⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 144 (1-4), pp.571-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncq341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972619v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation accident dosimetry on plastics by epr spectrometry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dental enamel epr dosimetry: Comparative testing of the spectra processing methods for determination of radiation-induced signal amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Ivannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nalapko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F. Skvortsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F. Stepanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 98 (2), pp.388-394. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.HP.0000346334.78268.31⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 98 (2), pp.345-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0000348462.29306.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972617v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging therapy for improving wound repair of severe radiation burns using local bone marrow-derived stem cell administrations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation accident dosimetry on glass by tl and epr spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wound Repair and Regeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1524-475X.2009.00562.x⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (2), pp.400-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.HP.0000346330.72296.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02972631v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neutron dose conversion coefficients calculation in human tooth enamel in an anthropomorphic phantom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation accident dosimetry on plastics by epr spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Khailov</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 98 (2), pp.369-377. </w:t>
+              <w:t xml:space="preserve">, 2010, 98 (2), pp.388-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HP.0b013e3181a86610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/01.HP.0000346334.78268.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972621v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron paramagnetic resonance in irradiated fingernails: Variability of dose dependence and possibilities of initial dose assessment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The neutron dose conversion coefficients calculation in human tooth enamel in an anthropomorphic phantom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Olsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Trompier</w:t>
+                <w:t xml:space="preserve">A.M. Khailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Ivannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.A. Benevides</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V.G. Skvortsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F. Stepanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Tsyb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-009-0232-1⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (2), pp.369-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0b013e3181a86610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988572v1</w:t>
+                <w:t xml:space="preserve">hal-02972621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced damage analysed by luminescence methods in retrospective dosimetry and emergency response</w:t>
+                <w:t xml:space="preserve">Emerging therapy for improving wound repair of severe radiation burns using local bone marrow-derived stem cell administrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Woda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Trompier</w:t>
+                <w:t xml:space="preserve">E. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bortolin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Della Monaca</w:t>
+                <w:t xml:space="preserve">Marc Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali dell'Istituto Superiore di Sanità</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wound Repair and Regeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (1), pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1524-475X.2009.00562.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106494v1</w:t>
+                <w:t xml:space="preserve">hal-02972631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron paramagnetic resonance radiation dosimetry in fingernails</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Electron paramagnetic resonance in irradiated fingernails: Variability of dose dependence and possibilities of initial dose assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2008.10.005⟩</w:t>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3), pp.295-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-009-0232-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02985077v1</w:t>
+                <w:t xml:space="preserve">hal-02988572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced signals analysed by EPR spectrometry applied to fortuitous dosimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Radiation-induced damage analysed by luminescence methods in retrospective dosimetry and emergency response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Woda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Viscomi</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Della Monaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali dell'Istituto Superiore di Sanità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 45 (3), pp.287-296</w:t>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.297-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106327v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SIEVERT system for aircrew Dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 136 (4), pp.282-285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncp123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric response of human bone tissue to photons and fission neutrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Electron paramagnetic resonance radiation dosimetry in fingernails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kornak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.837-840. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 44 (1), pp.6-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2008.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.10.033⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03001438v1</w:t>
+                <w:t xml:space="preserve">hal-02985077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical dosimetric reconstruction of a radiological accident at Fleurus (Belgium) on 11 March 2006</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Radiation-induced signals analysed by EPR spectrometry applied to fortuitous dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Viscomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annali dell'Istituto Superiore di Sanità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.287-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03001432v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical dosimetric reconstruction of a radiological accident due to gammagraphy equipment that occurred in Dakar and Abidjan in summer 2006</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
+                <w:t xml:space="preserve">Dosimetric response of human bone tissue to photons and fission neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Battaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tikunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.698-703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.12.051⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.837-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001434v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry of the mixed field irradiation facility CALIBAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Physical dosimetric reconstruction of a radiological accident due to gammagraphy equipment that occurred in Dakar and Abidjan in summer 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Asselineau</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.1077-1080. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.11.031⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.698-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001439v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation protection of workers associated with secondary neutrons produced by medical linear accelerators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Physical dosimetric reconstruction of a radiological accident at Fleurus (Belgium) on 11 March 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.939-943. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2008.01.018⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.845-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03001433v1</w:t>
+                <w:t xml:space="preserve">hal-03001432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational approach for aircraft crew dosimetry: the SIEVERT system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dosimetry of the mixed field irradiation facility CALIBAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Médioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.1077-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801234v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiodosEPR-2006 Meeting: Acute dosimetry consensus committee recommendations on biodosimetry applications in events involving uses of radiation by terrorists and radiation accidents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation protection of workers associated with secondary neutrons produced by medical linear accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Alexander</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Buddemeier</w:t>
+                <w:t xml:space="preserve">I. Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mantione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 42 (6-7), pp.972-996. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.939-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2008.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.05.035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03012377v1</w:t>
+                <w:t xml:space="preserve">hal-03001433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for emergency EPR dosimetry in fingernails</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Leblanc</w:t>
+                <w:t xml:space="preserve">An operational approach for aircraft crew dosimetry: the SIEVERT system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dessarps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 0:ncl555v1, pp.25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012372v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR dosimetry in chemically treated fingernails</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Clairand</w:t>
+                <w:t xml:space="preserve">BiodosEPR-2006 Meeting: Acute dosimetry consensus committee recommendations on biodosimetry applications in events involving uses of radiation by terrorists and radiation accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Swartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Amundson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.F. Blakely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buddemeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 42 (6-7), pp.1110-1113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.05.026⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 42 (6-7), pp.972-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012370v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution de dose par calcul Monte Carlo en cas d'accident radiologique: application à l'accident du Chili de décembre 2005</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Protocol for emergency EPR dosimetry in fingernails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kornak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro:2007039⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (6-7), pp.1085-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015584v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinations of H*(10) and its dose components onboard aircraft</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstitution de dose par calcul Monte Carlo en cas d'accident radiologique: application à l'accident du Chili de décembre 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncm117⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (4), pp.489-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro:2007039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03085372v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of ambient dose equivalent meters and dose calculations at constant flight conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lillhök</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bottollier-Depois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Latocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lindborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (3), pp.323-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radmeas.2006.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Third International Intercomparison on EPR Tooth Dosimetry: Part 2, final analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Wieser</w:t>
+                <w:t xml:space="preserve">Determinations of H*(10) and its dose components onboard aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lindborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Debuyst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Fattibene</w:t>
+                <w:t xml:space="preserve">P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bottolier-Depois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Meghzifene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Onori</w:t>
+                <w:t xml:space="preserve">M. Latocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lillhök</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 120 (1-4), pp.176-183. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/nci549⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 126 (1-4), pp.577-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncm117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029110v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of materials for mixed field dosimetry by EPR spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">EPR dosimetry in chemically treated fingernails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (6-7), pp.1110-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/nci532⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03029104v1</w:t>
+                <w:t xml:space="preserve">hal-03012370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo ESR measurements associated with Monte Carlo calculations for accident dosimetry: Application to the 2001 Georgian accident</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Third International Intercomparison on EPR Tooth Dosimetry: Part 2, final analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debuyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fattibene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meghzifene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Onori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 119 (1-4), pp.500-505. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/nci516⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 120 (1-4), pp.176-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/nci549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029101v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR investigation of joint use of dentin and tooth enamel to estimate photon and neutron dose components of a mixed field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Study of materials for mixed field dosimetry by EPR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.D. Tikunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 120 (1-4), pp.191-196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/nci650⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 120 (1-4), pp.205-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/nci532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03029103v1</w:t>
+                <w:t xml:space="preserve">hal-03029104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of autologous cell therapy and granulocyte-colony stimulating factor (G-CSF) injection vs. G-CSF injection alone for the treatment of acute radiation syndrome in a non-human primate model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESR investigation of joint use of dentin and tooth enamel to estimate photon and neutron dose components of a mixed field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Bertho</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D.D. Tikunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ivannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120 (1-4), pp.191-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/nci650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2005.03.045⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03039352v1</w:t>
+                <w:t xml:space="preserve">hal-03029103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study of an active extremity dosimetry prototype</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Ex vivo ESR measurements associated with Monte Carlo calculations for accident dosimetry: Application to the 2001 Georgian accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Wargnies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 115 (1-4), pp.548-552. </w:t>
+              <w:t xml:space="preserve">, 2006, 119 (1-4), pp.500-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/nci123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rpd/nci516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039347v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCC-FISH in Skin Fibroblasts for Local Dose Assessment: Biodosimetric Analysis of a Victim of the Georgian Radiological Accident</w:t>
+                <w:t xml:space="preserve">Comparison of autologous cell therapy and granulocyte-colony stimulating factor (G-CSF) injection vs. G-CSF injection alone for the treatment of acute radiation syndrome in a non-human primate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Pouget</w:t>
+                <w:t xml:space="preserve">J.-M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Laurent</w:t>
+                <w:t xml:space="preserve">J. Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Delbos</w:t>
+                <w:t xml:space="preserve">C. Demarquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Benderitter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Clairand</w:t>
+                <w:t xml:space="preserve">N. Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63 (3), pp.911-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2005.03.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297369v1</w:t>
+                <w:t xml:space="preserve">hal-03039352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose reconstruction by EPR spectroscopy of tooth enamel: Application to the population of Zaborie village exposed to high radioactive contamination after the chernobyl accident</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Feasibility study of an active extremity dosimetry prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Bouachri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wargnies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 115 (1-4), pp.548-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/nci123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00004032-200402000-00002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046171v1</w:t>
+                <w:t xml:space="preserve">hal-03039347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of aircraft crew to cosmic radiation: On-board intercomparison of various dosemeters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
+                <w:t xml:space="preserve">PCC-FISH in Skin Fibroblasts for Local Dose Assessment: Biodosimetric Analysis of a Victim of the Georgian Radiological Accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 162, pp.365 - 376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03080747v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine scintigraphy: Assessment of the dose received by the personnel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Dose reconstruction by EPR spectroscopy of tooth enamel: Application to the population of Zaborie village exposed to high radioactive contamination after the chernobyl accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Ivannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaillard-Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F. Stepanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Skvortsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro:2003001⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 86 (2), pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00004032-200402000-00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048426v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cells home to injured tissues when co-infused with hematopoietic cells to treat a radiation-induced multi-organ failure syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Randell Young</w:t>
+                <w:t xml:space="preserve">Exposure of aircraft crew to cosmic radiation: On-board intercomparison of various dosemeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spurny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgm.452⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 110 (1-4), pp.411-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/nch217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03051667v1</w:t>
+                <w:t xml:space="preserve">hal-03080747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinjection of ex vivo-expanded primate bone marrow mononuclear cells strongly reduces radiation-induced aplasia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Equine scintigraphy: Assessment of the dose received by the personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hematotherapy and Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 11 (3), pp.549-564. </w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (1), pp.61-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/15258160260091013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro:2003001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065637v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry measurements of the cosmic rays carried out at the French base located at &amp;quot;dôme C&amp;quot; (Antarctic)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesenchymal stem cells home to injured tissues when co-infused with hematopoietic cells to treat a radiation-induced multi-organ failure syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Chau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.F. Bottollier-Depois</w:t>
+                <w:t xml:space="preserve">Alain Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Spurný</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Fouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randell Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro:2002005⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (12), pp.1028-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgm.452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051724v1</w:t>
+                <w:t xml:space="preserve">hal-03051667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification of a numerical anthropomorphic model dedicated to radiological accidents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Trompier</w:t>
+                <w:t xml:space="preserve">Reinjection of ex vivo-expanded primate bone marrow mononuclear cells strongly reduces radiation-induced aplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro:2001111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hematotherapy and Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (3), pp.549-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/15258160260091013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938856v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dosimetry measurements of the cosmic rays carried out at the French base located at &amp;quot;dôme C&amp;quot; (Antarctic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaillard-Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spurný</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37 (2), pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro:2002005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification of a numerical anthropomorphic model dedicated to radiological accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gaillard-Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 36 (1), pp.57-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro:2001111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How to Reduce the Uncertainties of Committed Dose Derived from Urinary Uranium Measurements: Investigation of New Protocols using ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baglan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 79 (1), pp.477-480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordjournals.rpd.a032454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04273280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17336,2114 +17595,2114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenRadiation: a collaborative project to measure radioactivity by and for citizen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizen Science in Radioactivity Measurement: Empowering Europeans for Better Environmental Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autorité de Sûreté nucléaire et de Radioprotection - ASNR (France), Jun 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of dosimetric parameters reporting in biological dosimetry peer-reviewed publications: strengths and weaknesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPRBiodose2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IABERD, Sep 2024, Hirosaki - Aomori, Japan. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godiva-IV dosimetry exercise 2022 preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron S Tamashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel K Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Anspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Champine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Firpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISRD2023 - 17th International Symposium on Reactor Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPFL, May 2023, Lausane, Switzerland. pp.06001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202430806001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04889718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of genetic algorithms to build a balanced neutron spectra dataset useful to train unfolding techniques based on artificial neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Bouhadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodayna Hmede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Brovchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Monange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNA + MC 2024 - Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sfen, Oct 2024, Paris, France. pp.17011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202430217011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04889683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation Risk Assessment Associated with TGFs for Aircraft Passengers: Estimations of the Probability for a Commercial Flight to Be Hit by a TGF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Pallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien J. Celestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Klerlein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04089877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron spectra reconstruction based on an artificial neural network trained with a large built dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Bouhadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Brovchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Monange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRS 14/RPSD 2022 (14th International Conference on Radiation Shielding and 21st Topical Meeting of the Radiation Protection and Shielding Division)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANS, Sep 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview Of The Stratelec Project (Stratéole-2 Atmospheric Electricity)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Célestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Kolmašová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th ESA Symposium on European Rocket and Balloon Programmes and Related Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenRadiation : a collaborative project for radioactivity measurements in the environment by the public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay Cassandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of the International Radiation Protection Association, IRPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, ONLINE, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A citizen science project for cosmic radiation monitoring in airplane</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of doses from electrons, photons, and secondary particles associated with TGFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Celestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klerlein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWW 2019 - 16th European Space Weather Week</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943795v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of doses from electrons, photons, and secondary particles associated with TGFs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A citizen science project for cosmic radiation monitoring in airplane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWW 2019 - 16th European Space Weather Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solar-Terrestrial Centre of Excellence (STCE), Nov 2019, Liège, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30077.23527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563821v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Needs and state of the art in criticality dosimetry and dose reconstruction techniques for medical management of criticality accident's casualties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">REVIEW OF IRSN WORK REGARDING NUCLEAR CRITICALITY ACCIDENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Chevallier</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Voytchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Criticality safety (ICNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">11th International conference on Nuclear Criticality Safety, ICNC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555900v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REVIEW OF IRSN WORK REGARDING NUCLEAR CRITICALITY ACCIDENT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Needs and state of the art in criticality dosimetry and dose reconstruction techniques for medical management of criticality accident's casualties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Voytchev</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International conference on Nuclear Criticality Safety, ICNC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Criticality safety (ICNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894367v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of radiation doses in TGFs and gamma ray glows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Celestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03570122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient dose equivalents in TGFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Celestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.17535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03568126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPEN RADIATION: a collaborative project for radioactivity measurement in the environment by the public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bottollier-Depois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.08002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201715308002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2014 CALIBAN AND PROSPERO EXPERIMENTS FOR THE CRITICALITY ACCIDENT DOSIMETRY INTERCOMPARISON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A Chevallier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Heinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Hickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Criticality Safety 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Charlotte, United States. pp.1694-1702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircrew dosimetry: monitoring and operational services in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Ludwig Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ymane Taoufiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desautez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fançois Botollier-Dépois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier ``Solar Storms: Flares, CMEs and Solar Energetic Particle (SEP) events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective dose assessment in a radiation mass casualty by EPR and OSL in mobile phones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fattibene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Woda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Bortolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of the International Radiation Protection Association IRPA 13 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRPA, May 2012, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19453,1867 +19712,1867 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle modération pour la publication des résultats de mesure citoyenne de la radioactivité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Is there a path for citizen radiation measurement use in environmental monitoring?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dardé-Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès National de Radioprotection – SFRP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, La Baule (France), France. , 2025</w:t>
+              <w:t xml:space="preserve">European Radiation Protection Week 2025 (ERPW 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, London, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448062v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a path for citizen radiation measurement use in environmental monitoring?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quelle modération pour la publication des résultats de mesure citoyenne de la radioactivité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiation Protection Week 2025 (ERPW 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">15ème Congrès National de Radioprotection – SFRP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, La Baule (France), France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448093v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMIC ON AIR: A Citizen Science Approach To Hunting Solar Eruptive Phenomena At Flight Altitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Buffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Hutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miles Brower Kidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXII IAU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cape Town / Le Cap, South Africa. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.10739.13606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can really do EPR retrospective dosimetry? Feedback experience on 25 years of radiological accident management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th International Congress for Radiation Research (ICRR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Montréal (Canada (QC)), Canada. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.10735.41122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04207609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen science approach for Galactic Cosmic Radiation and SEP monitoring at commercial flight altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiation Protection Week 2022 (ERPW 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estrosil, Portugal. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.32620.03208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of physical dosimetry methods for triage application integrated in the new European network RENEB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Bortolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher I Burbidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European IRPA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Genève, Switzerland. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.20057.26725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new personal dosemeter for criticality accident dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anne Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tourard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEUDOS12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Aix en Provence, France. , 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.17211.63528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04699213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol for emergency dosimetry based on EPR spectrometry on nails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Romanyukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rémy-Kornak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise LeBlanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on EPR Dosimetry and Applications and the 2nd International Conference on Biodosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Bethesda, United States. Elsevier, Radiation Measurements, 42 (6-7), pp.1085, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.18565.73443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPR dosimetry for actual and suspected overexposures during radiotherapy treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiří Sádlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Michálik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waclaw Stachowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on EPR Dosimetry and Applications and the 2nd International Conference on Biodosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Bethesda, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between organ and whole body doses and local doses measured by ESR for standard and realistic neutron and photon external overexposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tikunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Individual Monitoring of Ionising Radiation (IM2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Vienne, Austria. , 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.21981.08160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Modelling the Radiation Exposure due to Solar Particle Events at Aircraft Altitudes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bartlett</w:t>
+                <w:t xml:space="preserve">Protocol for emergency dosimetry based on EPR spectrometry on nails and hairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Bilski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress of the International Radiation Protection Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108249v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for emergency dosimetry based on EPR spectrometry on nails and hairs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of Modelling the Radiation Exposure due to Solar Particle Events at Aircraft Altitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bartlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Bilski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Dyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin O. Flückiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress of the International Radiation Protection Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108245v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Scintillators to Study the Earth from Ground to the Radiation Belts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Celestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastic Scintillators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 140, pp.509-539, 2021, 978-3-030-73487-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-73488-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03321079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetry of ionising radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electron Paramagnetic Resonance Spectroscopy. Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-28, 2020, 978-3-030-39663-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-39668-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dosimétrie des rayonnements ionisants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Falgueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grenoble science éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BERTRAND P. (ed) « La spectroscopie par résonance paramagnétique électronique : Applications »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21323,156 +21582,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces citoyens qui mesurent la radioactivité de leur environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.u7rhqfvfa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21482,290 +21741,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE DOSIMETRIE DE RAYONNEMENTS IONISANTS PAR MESURE RPE DIRECTE SUR LE VERRE D'UN ECRAN D'UN APPAREIL ELECTRONIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2016055315. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPECE RADICALAIRE ET PROCEDE POUR LA MESURE DE DOSES RECUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2015091767. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materiau pour dosimetres rpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2015181047 (A2). DOLIPA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimètre de radiation et procédé de mesure de dose par spectroscopie RPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2015004176. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21775,147 +22034,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure par les citoyens du rayonnement cosmique à bord d’avion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04610731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21925,371 +22184,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated Results of the Nuclear Accident Dosimetry Intercomparison at the Armed Forces Radiobiology Research Institute's TRIGA Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Angus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bardelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Champine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lawrence Livermore National Laboratory (LLNL); Livermore, CA (United States); USDOE National Nuclear Security Administration (NNSA); Nuclear Criticality Safety Program (NCSP). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais nucléaires et santé : Conséquences en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Derradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inserm (dir.). Essais nucléaires et santé - Conséquences en Polynésie française. Collection Expertise collective. Montrouge : EDP Sciences, 2021., Institut national de la santé et de la recherche médicale (INSERM). 2021, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / XIII-600 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03384821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Intercomparison of Nuclear Accident Dosimetry using the Flattop Reactor at NCERC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Hickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LLNL-TR-758222, LLNL. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId819"/>
+      <w:footerReference w:type="default" r:id="rId832"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22357,51 +22616,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C103580"/>
+    <w:nsid w:val="5659A72E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22588,51 +22847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-trompier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8776-6572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19592083X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448235v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adayabalam Balajee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Barry Flood" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evagelia Laiakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Marrale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2588400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05559661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Allain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Darley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lajouanine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2026.1916" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05177817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Stern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Alaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Berbeco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Dewerd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kamen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001992" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Tamashiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Champine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Witter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maggi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P Heinrichs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2025.107531" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05233462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yasuda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samayeh Azariasi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trompier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2561815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05373535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pobiega" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ristic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24485-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05248212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2494551" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Roussel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L'Homme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chaaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Azemar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2575500" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05348272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22162-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weipeng Yao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Leli&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Waltenspiel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Allaoua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252874" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04843132v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Tuner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Romanyukha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2024.111640" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05381671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodayna Hmede" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vinchon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Alaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Monange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3634685" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04920662v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Wilkins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Ainsbury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alsbeih" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adyabalam Balajee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Blakely" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2025.10095" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05151425v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2527153" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoungtaek Kim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chae Kim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Hoey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon Eakins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjoon Yu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107329" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05069101v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tamashiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Witter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maggi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Heinrichs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2025.107442" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04556118v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2331130" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797730v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146101" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04634989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobasher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107218" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04624836v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Hinton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Anderson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda B&#230;k" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas C Baranwal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Beasley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107472" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eakins" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Discher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjin Lee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107307" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-23-00234.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875840v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guillou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Errabii" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Marcoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad1d69" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04207687v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poirier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sheng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2250848" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviange Anthonippillai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-024-05679-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04104489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Mazzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Brovchenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Z Alaya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2023.03.025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04349615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2023027" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fattibene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Ciesielski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2022.100132" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04207658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane dos Santos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-23-00119.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04379374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Pallu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Celestin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Hazem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Patton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039180" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncac271" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087589v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pallu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trompier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klerlein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD037569" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04246197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Port" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Barquinero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Endesfelder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Oestreicher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/rade-22-00207.1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04096026v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.M. Leite" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavallone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Ronga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.102518" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04344673v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Endesfelder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Oestreicher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Barquinero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vral" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Terzoudi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/rade-22-00204.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817899v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Moreno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ortega" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101342" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273235v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Hoey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Stolarczyk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lillh&#246;k" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Eliasson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mojzeszek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.903537" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573849v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tkatchenko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reyes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Swarts" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-021-01458-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928393v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mares" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Farah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Saint-Hubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Doma&#324;ski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Domingo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.903706" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576250v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Baffa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nicolucci" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Candeias" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Kinoshita" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2021.109934" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04104186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Swartz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Swarts" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ainsbury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wilkins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2022022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928363v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bucher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Weiss" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Endesfelder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.903509" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03953892v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Prezado" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1075665" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546321v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Maia Leite" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Crazia Ronga" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giorgi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3209" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515755v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Swartz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ainsbury" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Port" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Flood" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.2000659" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134055v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abend" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally A. Amundson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Brzoska" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hargitai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88403-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207090v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gruel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61645" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354887v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Oestreicher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kulka" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsbury" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Moquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.1941380" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I Ivannikov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. M Khailov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. P Orlenko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy F Stepanenko" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2020.106467" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03177542v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Celestin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Klerlein" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD033907" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03953974v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benderitter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Herrera-Reyes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gigov" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-21-00169.1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490292v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guevelou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trompier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vela" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2019.10.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356296v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovisa Waldner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernhardson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Woda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-20-00243.1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348205v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ambrozova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Billnert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bottollier Depois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2020.106433" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273249v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zorloni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ambro&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caresana" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ebert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.108764" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098807v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Chevallier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pontier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Morin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duluc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Evo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncaa123" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021014v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Byrne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Webster" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara N Love" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105152" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04948998v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baumont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthelot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2019046" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457228v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ben Kacem" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1466205" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871792v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romanyukha" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Grypp" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Thompson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minniti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2017.12.003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871832v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrale" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Burbidge" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Correcher" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Discher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx125" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542707v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Saint-Hubert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moj&#380;eszek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiriotti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gryzinski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2016.12.005" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940129v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barnard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manning" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1206233" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546106v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ainsbury" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Higueras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puig" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Einbeck" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samaga" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1227106" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940130v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brzozowska" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelot Baert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Beatongreen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barrios" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1206230" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940127v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kulka" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abend" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barquinero" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1230239" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940126v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monteiro Gil" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Romm" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Angelis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Antunes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1227107" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546126v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wojcik" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lleonard Barrios" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vral" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Terzoudi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1235296" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940128v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrios" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gregoire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1213455" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546112v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ainsbury" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassinet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fattibene" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1206232" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546115v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burbidge" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baumann" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Bortolin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1221545" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557545v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guilarte" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150346" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273311v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baciu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lataillade" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bey" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/rr14292.1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358319v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le&#243;n" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lancry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. Babu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0253-5" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122188v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ambrozova" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubancak" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matthi&#228;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2016017" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122187v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Tipikin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Sidabras" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncw216" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273288v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benevides" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000000482" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570463v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonfrate" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marzi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Oliveira" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delacroix" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.01.017" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567356v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaworska" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lindholm" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu294" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570483v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mares" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trinkl" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domingo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4916667" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567313v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Swarts" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reyes" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2015.01.016" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119116v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boschung" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffler" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cale" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nct275" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119110v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Reyes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Christensen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Iddins" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-014-0553-6" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832024v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Wieser" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brai" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomej Ciesielski" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-014-0533-x" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01087211v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pukhkaya" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896876" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611866v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caresana" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denker" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esposito" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrarini" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Golnik" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.11.073" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987458v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Queinnec" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-014-0512-2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614024v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinetti" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayah" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacoste" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/11/2747" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733883v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. De" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pass" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Misra" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-012-0379-9" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1BP5X55-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862934v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derreumaux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;a" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4811139" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907261v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenaf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.10.020" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JMLZXRW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962924v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brai" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Ainsbury" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bakhanova" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Barquinero" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chumak" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq499" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107187v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della Monaca" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq341" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972620v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ivannikov" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nalapko" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Skvortsov" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Stepanenko" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000348462.29306.59" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972619v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000346330.72296.51" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972617v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000346334.78268.31" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972631v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bey" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duhamel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brachet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1524-475X.2009.00562.x" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84998CT5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972621v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Khailov" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Skvortsov" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsyb" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e3181a86610" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988572v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olsen" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Benevides" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-009-0232-1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DEEDDE0583DEE5F0CF02070B4AAA223E7FA20B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106494v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woda" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bortolin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985077v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kornak" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calas" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leblanc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2008.10.005" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXLXQ9QT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106327v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieser" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Angelis" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viscomi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988574v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuller" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bottollier-Depois" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncp123" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B01470EC4FF0F9B26E3DE7A939A373496A5CA98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001438v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Battaglini" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tikunov" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.10.033" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFDZ32R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001432v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bottollier-Depois" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.12.018" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMG15Q6X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001434v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.12.051" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJ2PNZ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001439v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;dioni" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Robbes" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asselineau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.11.031" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV0X2KGN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001433v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mantione" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2008.01.018" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWKGQLW3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801234v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessarps" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fuller" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012377v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alexander" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Amundson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Blakely" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buddemeier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.05.035" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKMQ25PS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012372v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.05.024" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012370v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.05.026" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015584v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007039" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085372v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindborg" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bottolier-Depois" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latocha" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lillh&#246;k" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncm117" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-13MDPS9L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008520v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2006.12.011" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR5P3F56-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029110v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debuyst" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meghzifene" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onori" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci549" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36D5368A479DF63038F06F4B847CA0A920EBD3C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029104v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Herv&#233;" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Tikunov" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amouroux" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci532" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9101B9EA7C008D6B4A81AF78E89187F8C636878/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029101v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourmelon" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci516" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6521ECA08F65617109090D41A37AE43EE19A5251/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029103v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivannikov" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci650" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F96B52BA61F6EB60E9C6C6748BFDD8D953452CEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039352v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bertho" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frick" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquay" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.03.045" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTDHXZR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039347v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bouachri" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lahaye" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wargnies" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci123" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D523A0365CC42D58C53688CBFFD5EAFAEBB1FC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297369v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Pouget" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delbos" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benderitter" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046171v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaillard-Lecanu" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004032-200402000-00002" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080747v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spurny" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartlett" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nch217" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEABBF2F098E4101988026BFFF42584495736306/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048426v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2003001" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051667v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapel" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fouillard" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Young" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.452" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11338D0DCF56E09844FDD2516017A6C0C611720A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065637v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapel" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/15258160260091013" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051724v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chau" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spurn&#253;" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2002005" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938856v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard-Lecanu" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chau" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2001111" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273280v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guen" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.rpd.a032454" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8D6K0S7F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448209v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05082673v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889718v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron S Tamashiro" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K Stone" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Anspach" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Champine" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Firpo" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430806001" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889683v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430217011" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089877v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien J. Celestin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03900950v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03825254v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Defer" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C&#233;lestin" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pallu" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Farges" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kolma&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221232v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berthelot" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Cassandre" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943795v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Berthelot" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briand" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30077.23527" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563821v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555900v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Chevallier" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894367v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duluc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rannou" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Voytchev" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03570122v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pincon" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568126v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645325v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bottollier-Depois" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allain" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715308002" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567398v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Chevallier" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Heinrichs" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hickman" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802076v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Ludwig Klein" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ymane Taoufiq" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desautez" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fan&#231;ois Botollier-D&#233;pois" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131638v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448062v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Claudel" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448093v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dard&#233;-Filippi" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674763v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Buffler" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Hutton" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Brower Kidson" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10739.13606" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04207609v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10735.41122" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04096070v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32620.03208" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04096431v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Burbidge" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20057.26725" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04699213v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tourard" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17211.63528" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04103726v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile R&#233;my-Kornak" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calas" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise LeBlanc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18565.73443" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04103594v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; S&#225;dlo" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Mich&#225;lik" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waclaw Stachowicz" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mazal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131649v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21981.08160" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108249v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bartlett" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Bilski" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Dyer" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin O. Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108245v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Remy" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321079v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maget" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Caron" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73488-6_14" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362652v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dolo" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Garcia" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39668-8_1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184835v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dolo" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgueres" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garcia" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447960v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.u7rhqfvfa" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949073v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949025v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939006v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949053v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04610731v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Briand" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Damon" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387515v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Angus" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bardelay" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Buchanan" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Chandler" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384821v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Derradji" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131078v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wilson" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-trompier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8776-6572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19592083X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448235v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adayabalam Balajee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Barry Flood" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evagelia Laiakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Marrale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2588400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05599736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirkovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05559661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Allain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Darley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lajouanine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2026.1916" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#352;t&#283;p&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mike&#353;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;t&#283;p&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ambro&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2026.107699" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05177817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Stern" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Alaei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Berbeco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Dewerd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kamen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001992" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Roussel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trompier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L'Homme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chaaya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Azemar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2575500" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05233462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yasuda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samayeh Azariasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2561815" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Tamashiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Champine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Witter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maggi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P Heinrichs" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2025.107531" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05373535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pobiega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;nard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ristic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24485-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05248212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dos Santos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2494551" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05348272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22162-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05381671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodayna Hmede" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vinchon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Alaya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Monange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3634685" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04920662v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Wilkins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Ainsbury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alsbeih" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adyabalam Balajee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Blakely" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2025.10095" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04843132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Tuner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Romanyukha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2024.111640" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weipeng Yao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Leli&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Waltenspiel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Allaoua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252874" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05151425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2527153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoungtaek Kim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chae Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Hoey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon Eakins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjoon Yu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107329" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05069101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tamashiro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Witter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maggi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Heinrichs" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2025.107442" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04556118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2331130" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04634989v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobasher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107218" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797730v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04624836v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Hinton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Anderson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda B&#230;k" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas C Baranwal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Beasley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107472" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eakins" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Discher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjin Lee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107307" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819469v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-23-00234.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guillou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Errabii" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Marcoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad1d69" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04207687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poirier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sheng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2250848" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799354v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviange Anthonippillai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-024-05679-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04104489v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Mazzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Brovchenko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Z Alaya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2023.03.025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04349615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2023027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fattibene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Ciesielski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2022.100132" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04207658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane dos Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-23-00119.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04379374v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Pallu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Celestin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Hazem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Patton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039180" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncac271" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04246197v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Port" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Barquinero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Endesfelder" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Oestreicher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/rade-22-00207.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04096026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.M. Leite" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavallone" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Ronga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trompier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.102518" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087589v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pallu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klerlein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD037569" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04344673v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Endesfelder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Oestreicher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Barquinero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vral" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Terzoudi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/rade-22-00204.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273235v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Hoey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Stolarczyk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lillh&#246;k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Eliasson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mojzeszek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.903537" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Moreno" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ortega" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101342" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tkatchenko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reyes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Swarts" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-021-01458-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04104186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Swartz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Swarts" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ainsbury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wilkins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2022022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928393v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Farah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Saint-Hubert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Doma&#324;ski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Domingo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.903706" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576250v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Baffa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nicolucci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Candeias" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Kinoshita" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2021.109934" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928363v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bucher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Weiss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Endesfelder" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.903509" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03953892v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Prezado" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1075665" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134055v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abend" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally A. Amundson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Brzoska" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hargitai" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88403-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515755v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Swartz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ainsbury" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Port" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Flood" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.2000659" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546321v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Maia Leite" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Crazia Ronga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giorgi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3209" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gruel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61645" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354887v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Oestreicher" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kulka" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsbury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Moquet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.1941380" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370257v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I Ivannikov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. M Khailov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. P Orlenko" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy F Stepanenko" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2020.106467" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03177542v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Celestin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Klerlein" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD033907" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03953974v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benderitter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Herrera-Reyes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gigov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souleau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-21-00169.1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356296v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovisa Waldner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernhardson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Woda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-20-00243.1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490292v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guevelou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trompier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vela" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2019.10.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348205v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ambrozova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benton" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Billnert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bottollier Depois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2020.106433" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273249v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zorloni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ambro&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caresana" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ebert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.108764" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098807v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Chevallier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pontier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Morin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duluc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Evo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncaa123" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04948998v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baumont" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthelot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2019046" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021014v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Byrne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Webster" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara N Love" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105152" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457228v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ben Kacem" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1466205" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871792v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romanyukha" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Grypp" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Thompson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minniti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2017.12.003" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871832v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Burbidge" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Correcher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Discher" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx125" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542707v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Saint-Hubert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moj&#380;eszek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiriotti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gryzinski" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2016.12.005" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940129v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barnard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manning" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1206233" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940128v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrios" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gregoire" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abend" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1213455" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546106v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ainsbury" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Higueras" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puig" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Einbeck" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samaga" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1227106" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940127v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kulka" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barquinero" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1230239" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940130v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brzozowska" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelot Baert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Beatongreen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barrios" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1206230" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546126v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wojcik" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lleonard Barrios" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vral" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Terzoudi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1235296" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940126v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monteiro Gil" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Romm" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Angelis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Antunes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1227107" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546112v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ainsbury" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassinet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fattibene" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1206232" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546115v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burbidge" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baumann" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Bortolin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1221545" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273311v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baciu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lataillade" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bey" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/rr14292.1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557545v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guilarte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150346" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122187v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Tipikin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Sidabras" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncw216" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358319v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le&#243;n" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lancry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. Babu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0253-5" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122188v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ambrozova" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubancak" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matthi&#228;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2016017" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273288v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benevides" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000000482" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570463v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonfrate" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marzi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Oliveira" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delacroix" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.01.017" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567356v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaworska" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lindholm" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu294" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570483v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mares" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trinkl" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domingo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4916667" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567313v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Swarts" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reyes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2015.01.016" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119110v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Reyes" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Christensen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Iddins" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-014-0553-6" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119116v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boschung" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffler" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cale" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nct275" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611866v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caresana" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denker" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esposito" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrarini" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Golnik" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.11.073" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01087211v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pukhkaya" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896876" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832024v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Wieser" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brai" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomej Ciesielski" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-014-0533-x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987458v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Queinnec" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-014-0512-2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614024v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinetti" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayah" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacoste" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/11/2747" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733883v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. De" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pass" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Misra" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-012-0379-9" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1BP5X55-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862934v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derreumaux" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;a" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4811139" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907261v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenaf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.10.020" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JMLZXRW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962924v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brai" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Ainsbury" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bakhanova" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Barquinero" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chumak" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq499" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107187v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della Monaca" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq341" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972620v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ivannikov" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nalapko" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Skvortsov" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Stepanenko" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000348462.29306.59" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972619v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000346330.72296.51" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972617v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000346334.78268.31" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972621v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Khailov" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Skvortsov" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsyb" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e3181a86610" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972631v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bey" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duhamel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brachet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1524-475X.2009.00562.x" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84998CT5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988572v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olsen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Benevides" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-009-0232-1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DEEDDE0583DEE5F0CF02070B4AAA223E7FA20B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106494v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woda" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bortolin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988574v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuller" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bottollier-Depois" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncp123" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B01470EC4FF0F9B26E3DE7A939A373496A5CA98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985077v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kornak" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calas" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leblanc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2008.10.005" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXLXQ9QT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106327v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieser" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Angelis" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viscomi" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001438v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Battaglini" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tikunov" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.10.033" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFDZ32R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001434v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.12.051" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJ2PNZ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001432v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bottollier-Depois" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.12.018" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMG15Q6X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001439v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;dioni" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Robbes" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asselineau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.11.031" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV0X2KGN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001433v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mantione" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2008.01.018" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWKGQLW3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801234v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessarps" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fuller" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012377v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alexander" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Amundson" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Blakely" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buddemeier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.05.035" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKMQ25PS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012372v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.05.024" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015584v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007039" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008520v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lillh&#246;k" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latocha" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindborg" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2006.12.011" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR5P3F56-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085372v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bottolier-Depois" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncm117" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-13MDPS9L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012370v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.05.026" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029110v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debuyst" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meghzifene" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onori" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci549" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36D5368A479DF63038F06F4B847CA0A920EBD3C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029104v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Herv&#233;" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Tikunov" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amouroux" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci532" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9101B9EA7C008D6B4A81AF78E89187F8C636878/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029103v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivannikov" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci650" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F96B52BA61F6EB60E9C6C6748BFDD8D953452CEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029101v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourmelon" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci516" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6521ECA08F65617109090D41A37AE43EE19A5251/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039352v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bertho" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frick" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquay" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.03.045" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTDHXZR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039347v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bouachri" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lahaye" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wargnies" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci123" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D523A0365CC42D58C53688CBFFD5EAFAEBB1FC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297369v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Pouget" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delbos" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benderitter" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046171v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaillard-Lecanu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004032-200402000-00002" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080747v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spurny" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartlett" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nch217" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEABBF2F098E4101988026BFFF42584495736306/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048426v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2003001" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051667v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapel" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fouillard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Young" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.452" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11338D0DCF56E09844FDD2516017A6C0C611720A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065637v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapel" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/15258160260091013" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051724v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chau" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spurn&#253;" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2002005" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938856v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard-Lecanu" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chau" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2001111" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273280v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guen" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.rpd.a032454" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8D6K0S7F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448209v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05082673v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889718v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron S Tamashiro" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K Stone" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Anspach" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Champine" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Firpo" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430806001" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889683v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430217011" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089877v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien J. Celestin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03900950v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03825254v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Defer" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C&#233;lestin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pallu" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Farges" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kolma&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221232v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berthelot" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Cassandre" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563821v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943795v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Berthelot" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briand" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30077.23527" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894367v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duluc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rannou" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Voytchev" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555900v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Chevallier" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03570122v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pincon" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568126v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645325v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bottollier-Depois" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allain" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715308002" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567398v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Chevallier" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Heinrichs" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hickman" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802076v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Ludwig Klein" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ymane Taoufiq" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desautez" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fan&#231;ois Botollier-D&#233;pois" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131638v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448093v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dard&#233;-Filippi" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448062v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Claudel" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674763v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Buffler" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Hutton" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Brower Kidson" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10739.13606" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04207609v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10735.41122" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04096070v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32620.03208" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04096431v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Burbidge" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20057.26725" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04699213v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tourard" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17211.63528" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04103726v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile R&#233;my-Kornak" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calas" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise LeBlanc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18565.73443" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04103594v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; S&#225;dlo" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Mich&#225;lik" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waclaw Stachowicz" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mazal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131649v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21981.08160" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108245v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Remy" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108249v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bartlett" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Bilski" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Dyer" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin O. Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321079v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maget" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Caron" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73488-6_14" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362652v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dolo" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Garcia" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39668-8_1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184835v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dolo" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgueres" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garcia" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447960v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.u7rhqfvfa" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949073v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949025v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939006v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949053v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04610731v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Briand" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Damon" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387515v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Angus" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bardelay" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Buchanan" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Chandler" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384821v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Derradji" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131078v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wilson" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>