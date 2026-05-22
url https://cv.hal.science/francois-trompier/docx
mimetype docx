--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -112,8607 +112,8611 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19592083X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=x3WWJQIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (132)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (134)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives of IABERD on biodosimetry strategies for a large-scale nuclear event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adayabalam Balajee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Barry Flood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evagelia Laiakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Marrale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09553002.2025.2588400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous PW-scale laser driven MeV X-ray and neutron beam characterization for dual radiography capability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Yao</w:t>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mirkovic</w:t>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Antici</w:t>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Auge</w:t>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1035, pp.181855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05599736v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science citoyenne et radioactivité : défis et opportunités</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous PW-scale laser driven MeV X-ray and neutron beam characterization for dual radiography capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Darley</w:t>
+                <w:t xml:space="preserve">I. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lajouanine</w:t>
+                <w:t xml:space="preserve">W. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Lejeune</w:t>
+                <w:t xml:space="preserve">N. Mirkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559661v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International intercomparison of passive radiation dosimetry in simulated lightning discharges using a high-voltage impulse generator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting Thunderstorm‐Related High‐Energy Phenomena in Weak Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mikeš</w:t>
+                <w:t xml:space="preserve">Y. Hazem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Štěpán</w:t>
+                <w:t xml:space="preserve">Sébastien Celestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ambrožová</w:t>
+                <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bolzonella</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Hobara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.107699. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (8), pp.e2025JD045152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2026.107699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JD045152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05598617v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05619620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Necessity of Adopting Irradiation Protocols Recommended by the Compatibility in Irradiation Research Protocols Expert Roundtable (CIRPER) in Published Research and Why It Matters to Health Physicists</w:t>
+                <w:t xml:space="preserve">International intercomparison of passive radiation dosimetry in simulated lightning discharges using a high-voltage impulse generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren Stern</w:t>
+                <w:t xml:space="preserve">D. Štěpánová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parham Alaei</w:t>
+                <w:t xml:space="preserve">J. Mikeš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Berbeco</w:t>
+                <w:t xml:space="preserve">V. Štěpán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larry Dewerd</w:t>
+                <w:t xml:space="preserve">I. Ambrožová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Kamen</w:t>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (3), pp.152-154. </w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 195, pp.107699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2026.107699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177817v1</w:t>
+                <w:t xml:space="preserve">hal-05598617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple approaches for dosimetric characterization of a preclinical in vivo micro scanner: complementarity of experimental and numerical dose estimation</w:t>
+                <w:t xml:space="preserve">Science citoyenne et radioactivité : défis et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Roussel</w:t>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Trompier</w:t>
+                <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno L'Homme</w:t>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Chaaya</w:t>
+                <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Azemar</w:t>
+                <w:t xml:space="preserve">Veronique Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101 (12), pp.1236-1249. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2575500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2026.1916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349410v1</w:t>
+                <w:t xml:space="preserve">hal-05559661v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary analysis of the integrated EPR signals of fingernails to validate the dosimetry method based on peak-to-peak amplitudes</w:t>
+                <w:t xml:space="preserve">Godiva-IV leakage dose characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Yasuda</w:t>
+                <w:t xml:space="preserve">A.S. Tamashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samayeh Azariasi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Champine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Witter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Heinrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2561815⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.107442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2025.107442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233462v1</w:t>
+                <w:t xml:space="preserve">hal-05069101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flattop leakage dose characterization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte Carlo dosimetry for a EURADOS WG 10 and RENEB field test of retrospective dosimetry techniques in realistic exposure scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Maggi</w:t>
+                <w:t xml:space="preserve">Hyoungtaek Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D P Heinrichs</w:t>
+                <w:t xml:space="preserve">Min Chae Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Van Hoey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Simon Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyungjoon Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 189, pp.107531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2025.107531⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 180, pp.107329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291550v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No specific impact of ultra-high dose rates on radiation-induced chromosome rearrangements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple approaches for dosimetric characterization of a preclinical in vivo micro scanner: complementarity of experimental and numerical dose estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Ristic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Alban Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno L'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Azemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-24485-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (12), pp.1236-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2575500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373535v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of dosimetric parameters reporting in biological dosimetry peer-reviewed publications: strengths and weaknesses</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the Necessity of Adopting Irradiation Protocols Recommended by the Compatibility in Irradiation Research Protocols Expert Roundtable (CIRPER) in Published Research and Why It Matters to Health Physicists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parham Alaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Berbeco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Dewerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Kamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2494551⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (3), pp.152-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248212v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism in 137Cs accumulation after chronic low dose exposure in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary analysis of the integrated EPR signals of fingernails to validate the dosimetry method based on peak-to-peak amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Yasuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samayeh Azariasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-22162-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2561815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348272v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Convolution Neural Network for Unfolding Simulated Neutron Spectra of an Activation Spectrometer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flattop leakage dose characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Monange</w:t>
+                <w:t xml:space="preserve">A S Tamashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Champine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Witter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D P Heinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2025.3634685⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.107531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2025.107531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381671v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activities of ISO Working Group 18: Biological and Physical Retrospective Dosimetry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No specific impact of ultra-high dose rates on radiation-induced chromosome rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Blakely</w:t>
+                <w:t xml:space="preserve">Sabrina Pobiega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Ristic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/dmp.2025.10095⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.40847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-24485-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04920662v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison Exercise on Electron Paramagnetic Resonance Dosimetry in Sorbitol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Analysis of dosimetric parameters reporting in biological dosimetry peer-reviewed publications: strengths and weaknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Romanyukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2494551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2024.111640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04843132v1</w:t>
+                <w:t xml:space="preserve">hal-05248212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and performance of the Apollon main short-pulse laser beam following its commissioning at 2 PW level</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexual dimorphism in 137Cs accumulation after chronic low dose exposure in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itamar Cohen</w:t>
+                <w:t xml:space="preserve">Helene Quelquejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tessa Waltenspiel</w:t>
+                <w:t xml:space="preserve">Chloe Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amokrane Allaoua</w:t>
+                <w:t xml:space="preserve">Florence Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0252874⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.38365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-22162-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051440v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of stability of radiation-induced EPR signals in sorbitol</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of Convolution Neural Network for Unfolding Simulated Neutron Spectra of an Activation Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodayna Hmede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Monange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2527153⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (1), pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2025.3634685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151425v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo dosimetry for a EURADOS WG 10 and RENEB field test of retrospective dosimetry techniques in realistic exposure scenarios</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercomparison Exercise on Electron Paramagnetic Resonance Dosimetry in Sorbitol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Tuner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107329⟩</w:t>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, pp.111640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2024.111640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819415v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04843132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Godiva-IV leakage dose characterization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and performance of the Apollon main short-pulse laser beam following its commissioning at 2 PW level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.P. Heinrichs</w:t>
+                <w:t xml:space="preserve">Weipeng Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itamar Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Waltenspiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Allaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2025.107442⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (4), pp.043106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0252874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069101v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for harmonized reporting of radiation Dosimetry by adoption of Compatibility in Irradiation Research Protocols Expert Roundtable (CIRPER)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of stability of radiation-induced EPR signals in sorbitol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Tuner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 100 (6), pp.821-823. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2024.2331130⟩</w:t>
+              <w:t xml:space="preserve">, In press, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2527153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04556118v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approach for emergency dosimetry: Investigations of screen protectors for smartphones by EPR spectroscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activities of ISO Working Group 18: Biological and Physical Retrospective Dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Wilkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A Ainsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Alsbeih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adyabalam Balajee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Blakely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.e251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dmp.2025.10095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04634989v1</w:t>
+                <w:t xml:space="preserve">irsn-04920662v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced energy, conversion efficiency and collimation of protons driven by high-contrast and ultrashort laser pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A comprehensive characterization of the neutron fields produced by the Apollon petawatt laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weipeng Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Waltenspiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itamar Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amokrane Allaoua</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviange Anthonippillai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14146101⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 139 (11), pp.1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-024-05679-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797730v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals of wildlife dosimetry and lessons learned from a decade of measuring external dose rates in the field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel approach for emergency dosimetry: Investigations of screen protectors for smartphones by EPR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mobasher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2024.107472⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (6), pp.107218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04624836v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04634989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose conversion in retrospective dosimetry: Results and implications from an inter-laboratory comparison featuring a realistic exposure scenario</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanjin Lee</w:t>
+                <w:t xml:space="preserve">Recommendations for harmonized reporting of radiation Dosimetry by adoption of Compatibility in Irradiation Research Protocols Expert Roundtable (CIRPER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parham Alaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Berbeco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Dewerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Kamen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107307⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (6), pp.821-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2024.2331130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04822259v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04556118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Consistent Reporting of Radiation Dosimetry by Adoption of Compatibility in Irradiation Research Protocols Expert Roundtable (CIRPER) Recommendations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacob Kamen</w:t>
+                <w:t xml:space="preserve">Enhanced energy, conversion efficiency and collimation of protons driven by high-contrast and ultrashort laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weipeng Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Waltenspiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itamar Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Allaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RADE-23-00234.1⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (14), pp.6101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14146101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819469v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological injuries under low energy x-rays in mice depending on dose and protocol: comparative characterization of lesion severity and impact of the in vivo bone response on retrospective dose estimations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fundamentals of wildlife dosimetry and lessons learned from a decade of measuring external dose rates in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tifanie Marcoux</w:t>
+                <w:t xml:space="preserve">Thomas G Hinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donovan Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edda Bæk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas C Baranwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C Beasley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad1d69⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 278, pp.107472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2024.107472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875840v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04624836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum reporting standards should be expected for preclinical radiobiology irradiators and dosimetry in the published literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ke Sheng</w:t>
+                <w:t xml:space="preserve">Dose conversion in retrospective dosimetry: Results and implications from an inter-laboratory comparison featuring a realistic exposure scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Discher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoungtaek Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Chae Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2023.2250848⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.107307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04207687v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04822259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive characterization of the neutron fields produced by the Apollon petawatt laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviange Anthonippillai</w:t>
+                <w:t xml:space="preserve">Achieving Consistent Reporting of Radiation Dosimetry by Adoption of Compatibility in Irradiation Research Protocols Expert Roundtable (CIRPER) Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parham Alaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Berbeco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Dewerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Kamen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-024-05679-x⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 201 (3), pp.267 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RADE-23-00234.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799354v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron spectrum unfolding using two architectures of convolutional neural networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Z Alaya</w:t>
+                <w:t xml:space="preserve">Radiological injuries under low energy x-rays in mice depending on dose and protocol: comparative characterization of lesion severity and impact of the in vivo bone response on retrospective dose estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno L'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Errabii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.net.2023.03.025⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.045035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad1d69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104489v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic radiation exposure of airline crews in France over the period 2015–2019</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Moreno</w:t>
+                <w:t xml:space="preserve">Minimum reporting standards should be expected for preclinical radiobiology irradiators and dosimetry in the published literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Dewerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+                <w:t xml:space="preserve">Yannick Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2023027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2023.2250848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04349615v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04207687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the future developments of research in retrospective physical dosimetry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What We Have Learned from RENEB Inter-Laboratory Comparisons Since 2012 With Focus on ILC 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bassinet</w:t>
+                <w:t xml:space="preserve">D Endesfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartłomiej Ciesielski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Discher</w:t>
+                <w:t xml:space="preserve">U Oestreicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F Barquinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Terzoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physo.2022.100132⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 199 (6), pp.616-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/rade-22-00204.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933104v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Reporting Standards Should be Expected for Preclinical Radiobiology Irradiators and Dosimetry in the Published Literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ke Sheng</w:t>
+                <w:t xml:space="preserve">Cosmic radiation exposure of airline crews in France over the period 2015–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lestaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RADE-23-00119.1⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (4), pp.317-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2023027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04207658v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04349615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XStorm: A New Gamma Ray Spectrometer for Detection of Close Proximity Gamma Ray Glows and TGFs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Reflections on the future developments of research in retrospective physical dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fattibene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartłomiej Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Discher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JD039180⟩</w:t>
+              <w:t xml:space="preserve">Physics Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.100132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physo.2022.100132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04379374v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry of a self-shielded gamma irradiator small animal whole-body irradiations: comparisons between ionisation chamber and alanine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neutron spectrum unfolding using two architectures of convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Bouhadida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Mazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Brovchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Z Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncac271⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (6), pp.2276 - 2282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.net.2023.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04273215v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENEB Inter-Laboratory Comparison 2021: Inter-Assay Comparison of Eight Dosimetry Assays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Oestreicher</w:t>
+                <w:t xml:space="preserve">Minimum Reporting Standards Should be Expected for Preclinical Radiobiology Irradiators and Dosimetry in the Published Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Dewerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 199 (6), pp.535-555. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/rade-22-00207.1⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 200 (3), pp.217-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RADE-23-00119.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04246197v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04207658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion recombination correction factors and detector comparison in a very-high dose rate proton scanning beam</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Dosimetry of a self-shielded gamma irradiator small animal whole-body irradiations: comparisons between ionisation chamber and alanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Ristic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 199 (14), pp.1611-1615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncac271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.102518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04096026v1</w:t>
+                <w:t xml:space="preserve">irsn-04273215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Risk Assessment Associated With Terrestrial Gamma Ray Flashes for Commercial Flights</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">XStorm: A New Gamma Ray Spectrometer for Detection of Close Proximity Gamma Ray Glows and TGFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Celestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Klerlein</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Hazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Patton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 128 (6), pp.e2022JD037569. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JD037569⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 128 (24), pp.e2023JD039180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JD039180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04087589v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04379374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What We Have Learned from RENEB Inter-Laboratory Comparisons Since 2012 With Focus on ILC 2021</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RENEB Inter-Laboratory Comparison 2021: Inter-Assay Comparison of Eight Dosimetry Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vral</w:t>
+                <w:t xml:space="preserve">M. Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Terzoudi</w:t>
+                <w:t xml:space="preserve">J-F Barquinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Endesfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Oestreicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 199 (6), pp.616-627. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/rade-22-00204.1⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 199 (6), pp.535-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/rade-22-00207.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344673v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04246197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and experimental verification of ambient neutron doses in a pencil beam scanning proton therapy room as a function of treatment plan parameters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation Risk Assessment Associated With Terrestrial Gamma Ray Flashes for Commercial Flights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Eliasson</w:t>
+                <w:t xml:space="preserve">M. Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Celestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Mojzeszek</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klerlein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.903537⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (6), pp.e2022JD037569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JD037569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04273235v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04087589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR/U-series chronology of the Neanderthal occupation layers at Galería de las Estatuas (Sierra de Atapuerca, Spain)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion recombination correction factors and detector comparison in a very-high dose rate proton scanning beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Isabel Ortega</w:t>
+                <w:t xml:space="preserve">A.M.M. Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Falguères</w:t>
+                <w:t xml:space="preserve">M. Cavallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingfeng Shao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tombret</w:t>
+                <w:t xml:space="preserve">M.G. Ronga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Ristic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101342⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106, pp.102518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.102518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817899v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR dosimetry in human fingernails: Investigation of the origin of the endogenous signal and implications for estimating dose from nail signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preclinical modeling of low energy X-rays radiological burn: Dosimetry study by monte carlo simulations and EPR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno L'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tkatchenko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourier</w:t>
+                <w:t xml:space="preserve">Yolanda Prezado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00723-021-01458-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1075665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573849v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03953892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary lessons learned from the testing strategies used for radiation emergencies and COVID-19: A white paper from The International Association of Biological and Electron Paramagnetic Resonance (EPR) Radiation Dosimetry (IABERD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Swartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Swarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ainsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.M. Swartz</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R.C. Wilkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57 (3), pp.217 - 231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/radiopro/2022022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Radiation Dose Measurements in a Scanning Proton Therapy Room: Can Parents Remain Near Their Children During Treatment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EPR dosimetry in human fingernails: Investigation of the origin of the endogenous signal and implications for estimating dose from nail signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tkatchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Swarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Mares</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carles Domingo</w:t>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.903706⟩</w:t>
+              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.319-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00723-021-01458-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928393v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alanine/electron spin resonance dosimetry for environmental qualification of electric equipment in a nuclear power plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESR/U-series chronology of the Neanderthal occupation layers at Galería de las Estatuas (Sierra de Atapuerca, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davinia Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oswaldo Baffa</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2021.109934⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.101342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576250v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose Variations Using an X-Ray Cabinet to Establish in vitro Dose-Response Curves for Biological Dosimetry Assays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutron Radiation Dose Measurements in a Scanning Proton Therapy Room: Can Parents Remain Near Their Children During Treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Mares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijke de Saint-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bucher</w:t>
+                <w:t xml:space="preserve">Szymon Domański</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Weiss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yoann Ristic</w:t>
+                <w:t xml:space="preserve">Carles Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.903509⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.903706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.903706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928363v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical modeling of low energy X-rays radiological burn: Dosimetry study by monte carlo simulations and EPR spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Alanine/electron spin resonance dosimetry for environmental qualification of electric equipment in a nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Baffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nicolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Candeias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Kinoshita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1075665⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.109934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2021.109934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03953892v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory comparison of gene expression biodosimetry for protracted radiation exposures as part of the RENEB and EURADOS WG10 2019 exercise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation and experimental verification of ambient neutron doses in a pencil beam scanning proton therapy room as a function of treatment plan parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally A. Amundson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Badie</w:t>
+                <w:t xml:space="preserve">Olivier van Hoey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Brzoska</w:t>
+                <w:t xml:space="preserve">Liliana Stolarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Hargitai</w:t>
+                <w:t xml:space="preserve">Jan Lillhök</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Eliasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Mojzeszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88403-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.903537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04134055v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04273235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What if a major radiation incident happened during a pandemic?-Considerations of the impact on biodosimetry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dose Variations Using an X-Ray Cabinet to Establish in vitro Dose-Response Curves for Biological Dosimetry Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Port</w:t>
+                <w:t xml:space="preserve">Martin Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Flood</w:t>
+                <w:t xml:space="preserve">Tina Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Endesfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Ristic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2021.2000659⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.903509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2022.903509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515755v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary neutron dose contribution from pencil beam scanning, scattered and spatially fractionated proton therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélia Maia Leite</w:t>
+                <w:t xml:space="preserve">Estimation of radiation doses delivered by Terrestrial Gamma ray Flashes within leader‐based production models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Celestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Crazia Ronga</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Klerlein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac3209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JD033907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JD033907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546321v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03177542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry for cell irradiation using orthovoltage (40-300 kv) x-ray facilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane dos Santos</w:t>
+                <w:t xml:space="preserve">Hematopoietic Recovery using Multi-Cytokine Therapy in 8 Patients Presenting Radiation-Induced Myelosuppression after Radiological Accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Herrera-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Trompier</w:t>
+                <w:t xml:space="preserve">Yvan Gigov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Gruel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Souleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/61645⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RADE-21-00169.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207090v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03953974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENEB/EURADOS field exercise 2019: robust dose estimation under outdoor conditions based on the dicentric chromosome assay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Endesfelder</w:t>
+                <w:t xml:space="preserve">What if a major radiation incident happened during a pandemic?-Considerations of the impact on biodosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Swartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Wilkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Oestreicher</w:t>
+                <w:t xml:space="preserve">Elisabeth Ainsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Kulka</w:t>
+                <w:t xml:space="preserve">Matthias Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Ainsbury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jayne Moquet</w:t>
+                <w:t xml:space="preserve">Ann Flood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 97 (9), pp.1181 - 1198. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2021.1941380⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 98 (5), pp.825-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2021.2000659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354887v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of different types of paramagnetic centers in the alanine dosimeters exposed to alpha and gamma radiation - Study by EPR spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-laboratory comparison of gene expression biodosimetry for protracted radiation exposures as part of the RENEB and EURADOS WG10 2019 exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Abend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre I Ivannikov</w:t>
+                <w:t xml:space="preserve">Sally A. Amundson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. M Khailov</w:t>
+                <w:t xml:space="preserve">Kamil Brzoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.P. P Orlenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Trompier</w:t>
+                <w:t xml:space="preserve">Rita Hargitai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2020.106467⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.9756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88403-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370257v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04134055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of radiation doses delivered by Terrestrial Gamma ray Flashes within leader‐based production models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pallu</w:t>
+                <w:t xml:space="preserve">Secondary neutron dose contribution from pencil beam scanning, scattered and spatially fractionated proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Maia Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Celestin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Trompier</w:t>
+                <w:t xml:space="preserve">Maria Crazia Ronga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Klerlein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Ristic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JD033907⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.225010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac3209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03177542v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hematopoietic Recovery using Multi-Cytokine Therapy in 8 Patients Presenting Radiation-Induced Myelosuppression after Radiological Accidents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Benderitter</w:t>
+                <w:t xml:space="preserve">Dosimetry for cell irradiation using orthovoltage (40-300 kv) x-ray facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Herrera-Reyes</w:t>
+                <w:t xml:space="preserve">Vincent Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Gigov</w:t>
+                <w:t xml:space="preserve">Gaetan Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Souleau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Milliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 196 (6), </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (168), pp.e61645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1667/RADE-21-00169.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/61645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03953974v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2019-2020 EURADOS WG10 and RENEB field test of retrospective dosimetry methods in a small-scale incident involving ionising radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RENEB/EURADOS field exercise 2019: robust dose estimation under outdoor conditions based on the dicentric chromosome assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Endesfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lovisa Waldner</w:t>
+                <w:t xml:space="preserve">Ursula Oestreicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bernhardson</w:t>
+                <w:t xml:space="preserve">Ulrike Kulka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Woda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier van Hoey</w:t>
+                <w:t xml:space="preserve">Elizabeth Ainsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayne Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RADE-20-00243.1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (9), pp.1181 - 1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2021.1941380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356296v1</w:t>
+                <w:t xml:space="preserve">hal-03354887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of out-of-field dose to the uterus during proton therapy of the head and neck</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of different types of paramagnetic centers in the alanine dosimeters exposed to alpha and gamma radiation - Study by EPR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Trompier</w:t>
+                <w:t xml:space="preserve">Alexandre I Ivannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villagrasa</w:t>
+                <w:t xml:space="preserve">A.M. M Khailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vela</w:t>
+                <w:t xml:space="preserve">S.P. P Orlenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Isambert</w:t>
+                <w:t xml:space="preserve">Valeriy F Stepanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (2), pp.138 - 142. </w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.106467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2019.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2020.106467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490292v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFLECT – Research Flight of EURADOS and CRREAT: Intercomparison of various radiation dosimeters onboard aircraft</w:t>
+                <w:t xml:space="preserve">The 2019-2020 EURADOS WG10 and RENEB field test of retrospective dosimetry methods in a small-scale incident involving ionising radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Ambrozova</w:t>
+                <w:t xml:space="preserve">Lovisa Waldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Beck</w:t>
+                <w:t xml:space="preserve">C. Bernhardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Benton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+                <w:t xml:space="preserve">Clemens Woda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Hoey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2020.106433⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195 (3), pp.253 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RADE-20-00243.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348205v1</w:t>
+                <w:t xml:space="preserve">hal-03356296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of personal and ambient dosimeters in extremely high-dose-rate pulsed photon fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of out-of-field dose to the uterus during proton therapy of the head and neck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Guevelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Zorloni</w:t>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Ambrožová</w:t>
+                <w:t xml:space="preserve">A. Vela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carbonez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephan Ebert</w:t>
+                <w:t xml:space="preserve">A. Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.108764⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.138 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2019.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04273249v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of conversion coefficients for anthropomorphic phantoms for criticality dosimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REFLECT – Research Flight of EURADOS and CRREAT: Intercomparison of various radiation dosimeters onboard aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Ambrozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anne Chevallier</w:t>
+                <w:t xml:space="preserve">Eric Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Pontier</w:t>
+                <w:t xml:space="preserve">Robert Billnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Morin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Evo</w:t>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncaa123⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137, pp.106433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2020.106433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098807v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OpenRadiation project: monitoring radioactivity in the environment by and for the citizens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+                <w:t xml:space="preserve">Intercomparison of personal and ambient dosimeters in extremely high-dose-rate pulsed photon fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Zorloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Ambrožová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Allain</w:t>
+                <w:t xml:space="preserve">Pierre Carbonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Baumont</w:t>
+                <w:t xml:space="preserve">Marco Caresana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berthelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Darley</w:t>
+                <w:t xml:space="preserve">Stephan Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54 (4), pp.241-246. </w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.108764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2019046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.108764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04948998v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04273249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS-coupled contaminant monitors on free-ranging Chernobyl wolves challenge a fundamental assumption in exposure assessments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculation of conversion coefficients for anthropomorphic phantoms for criticality dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael E Byrne</w:t>
+                <w:t xml:space="preserve">Marie Anne Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah C Webster</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cara N Love</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Broggio</w:t>
+                <w:t xml:space="preserve">Héloïse Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Evo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105152⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191 (1), pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncaa123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021014v1</w:t>
+                <w:t xml:space="preserve">hal-03098807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of dosimetry protocol for cell irradiation on a low X-rays facility and consequences for the biological response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamedamine Benadjaoud</w:t>
+                <w:t xml:space="preserve">The OpenRadiation project: monitoring radioactivity in the environment by and for the citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2018.1466205⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (4), pp.241-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2019046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457228v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04948998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evolution of TLD-700H/600H dosimetry system at extended issue periods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.K. Thompson</w:t>
+                <w:t xml:space="preserve">GPS-coupled contaminant monitors on free-ranging Chernobyl wolves challenge a fundamental assumption in exposure assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Hinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Minniti</w:t>
+                <w:t xml:space="preserve">Michael E Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah C Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara N Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2017.12.003⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.105152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871792v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty on radiation doses estimated by biological and retrospective physical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marrale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Burbidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Discher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 178 (4), pp.382-404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rpd/ncx125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance tests and comparison of microdosimetric measurements with four tissue-equivalent proportional counters in scanning proton therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. de Saint-Hubert</w:t>
+                <w:t xml:space="preserve">Importance of dosimetry protocol for cell irradiation on a low X-rays facility and consequences for the biological response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mojżeszek</w:t>
+                <w:t xml:space="preserve">Mariam Ben Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chiriotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Gryzinski</w:t>
+                <w:t xml:space="preserve">Mohamedamine Benadjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (6), pp.597-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2018.1466205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542707v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of new biological and physical retrospective dosimetry methods into EU emergency response plans–joint RENEB and EURADOS inter-laboratory comparisons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Ainsbury</w:t>
+                <w:t xml:space="preserve">Performance evolution of TLD-700H/600H dosimetry system at extended issue periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Badie</w:t>
+                <w:t xml:space="preserve">M.D. Grypp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barnard</w:t>
+                <w:t xml:space="preserve">A.K. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Manning</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Moquet</w:t>
+                <w:t xml:space="preserve">R. Minniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93, pp.99-109. </w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1206233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940129v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the influence of calibration practices on cytogenetic laboratory performance for dose estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8796,12362 +8800,13130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty of fast biological radiation dose assessment for emergency response scenarios</w:t>
+                <w:t xml:space="preserve">Performance tests and comparison of microdosimetric measurements with four tissue-equivalent proportional counters in scanning proton therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.A. Ainsbury</w:t>
+                <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Higueras</w:t>
+                <w:t xml:space="preserve">M. de Saint-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Puig</w:t>
+                <w:t xml:space="preserve">N. Mojżeszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Einbeck</w:t>
+                <w:t xml:space="preserve">S. Chiriotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Samaga</w:t>
+                <w:t xml:space="preserve">M. Gryzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93 (1), pp.127-135. </w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.42-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1227106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546106v1</w:t>
+                <w:t xml:space="preserve">hal-02542707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENEB–Running the European Network of biological dosimetry and physical retrospective dosimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of new biological and physical retrospective dosimetry methods into EU emergency response plans–joint RENEB and EURADOS inter-laboratory comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ainsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Kulka</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Barquinero</w:t>
+                <w:t xml:space="preserve">S. Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 93 (1), pp.2-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1230239⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 93, pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1206233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940127v1</w:t>
+                <w:t xml:space="preserve">hal-02940129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENEB accident simulation exercise</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty of fast biological radiation dose assessment for emergency response scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelot Baert</w:t>
+                <w:t xml:space="preserve">E.A. Ainsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Beatongreen</w:t>
+                <w:t xml:space="preserve">M. Higueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Barrios</w:t>
+                <w:t xml:space="preserve">P. Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Einbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Samaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 93 (1), pp.75--80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1206230⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1227106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940130v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RENEB operational basis complement of established biodosimetric assays</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RENEB–Running the European Network of biological dosimetry and physical retrospective dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vral</w:t>
+                <w:t xml:space="preserve">U. Kulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ainsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Terzoudi</w:t>
+                <w:t xml:space="preserve">J.F. Barquinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Issue 1: Networking in biological and EPR/OSL dosimetry: the European RENEB platform for emergency preparedness and research, 93 (1), pp.15-19. </w:t>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.2-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1235296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1230239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546126v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capabilities of the RENEB network for research and large scale radiological and nuclear emergency situations</w:t>
+                <w:t xml:space="preserve">RENEB accident simulation exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Monteiro Gil</w:t>
+                <w:t xml:space="preserve">Beata Brzozowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ainsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vaz</w:t>
+                <w:t xml:space="preserve">Annelot Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Romm</w:t>
+                <w:t xml:space="preserve">Lindsay Beatongreen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Angelis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.C. Antunes</w:t>
+                <w:t xml:space="preserve">Leonardo Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 93, pp.136--141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1227107⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.75--80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1206230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940126v1</w:t>
+                <w:t xml:space="preserve">hal-02940130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The harmonization process to set up and maintain an operational biological and physical retrospective dosimetry network QA QM applied to the RENEB network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Gregoire</w:t>
+                <w:t xml:space="preserve">The RENEB operational basis complement of established biodosimetric assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Oestreicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ainsbury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Barrios</w:t>
+                <w:t xml:space="preserve">Lleonard Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bassinet</w:t>
+                <w:t xml:space="preserve">Anne Vral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fattibene</w:t>
+                <w:t xml:space="preserve">Georgia Terzoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 93 (1), pp.81-86. </w:t>
+              <w:t xml:space="preserve">, 2017, Issue 1: Networking in biological and EPR/OSL dosimetry: the European RENEB platform for emergency preparedness and research, 93 (1), pp.15-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1206232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1235296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546112v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of physical dosimetry methods for triage application integrated in the new European network RENEB</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capabilities of the RENEB network for research and large scale radiological and nuclear emergency situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Burbidge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bassinet</w:t>
+                <w:t xml:space="preserve">O. Monteiro Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Baumann</w:t>
+                <w:t xml:space="preserve">P. Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Bortolin</w:t>
+                <w:t xml:space="preserve">H. Romm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 93 (1), pp.65-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1221545⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 93, pp.136--141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1227107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546115v1</w:t>
+                <w:t xml:space="preserve">hal-02940126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Response to Radiological Accidents in Latin America and International Assistance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lataillade</w:t>
+                <w:t xml:space="preserve">The harmonization process to set up and maintain an operational biological and physical retrospective dosimetry network QA QM applied to the RENEB network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bey</w:t>
+                <w:t xml:space="preserve">L. Ainsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fattibene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/rr14292.1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.81-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1206232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04273311v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the potential of Q-band ESR spectroscopy for dose reconstruction of fossil tooth enamel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Overview of physical dosimetry methods for triage application integrated in the new European network RENEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burbidge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150346⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2016.1221545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557545v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible nature of the radiation-induced signal in nails: High-field EPR, confirming chemical synthesis, and quantum chemical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Tipikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Swarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Sidabras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. Swartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 172 (1-3), pp.112-120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncw216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge- and Al-related point defects generated by gamma irradiation in nanostructured erbium-doped optical fiber preforms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the potential of Q-band ESR spectroscopy for dose reconstruction of fossil tooth enamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bigot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Guilarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0253-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358319v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONCORD: Comparison of cosmic radiation detectors in the radiation field at aviation altitudes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Trompier</w:t>
+                <w:t xml:space="preserve">Medical Response to Radiological Accidents in Latin America and International Assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Herrera-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ambrozova</w:t>
+                <w:t xml:space="preserve">Florian Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kubancak</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Matthiä</w:t>
+                <w:t xml:space="preserve">Eric Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.A24. </w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 185 (4), pp.359-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/swsc/2016017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1667/rr14292.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122188v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04273311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevlar® as a Potential Accident Radiation Dosimeter for First Responders, Law Enforcement and Military Personnel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ge- and Al-related point defects generated by gamma irradiation in nanostructured erbium-doped optical fiber preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Benevides</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lancry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. H. Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0000000000000482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.10245-10261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0253-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04273288v1</w:t>
+                <w:t xml:space="preserve">hal-01358319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration and validation of an analytical model predicting secondary neutron radiation in proton therapy using Monte Carlo simulations and experimental measurements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CONCORD: Comparison of cosmic radiation detectors in the radiation field at aviation altitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Delacroix</w:t>
+                <w:t xml:space="preserve">Matthias Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ambrozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kubancak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matthiä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.01.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.A24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/swsc/2016017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570463v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational guidance for radiation emergency response organisations in Europe for using biodosimetric tools developed in eu multibiodose project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevlar® as a Potential Accident Radiation Dosimeter for First Responders, Law Enforcement and Military Personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (2), pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0000000000000482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncu294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02567356v1</w:t>
+                <w:t xml:space="preserve">irsn-04273288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of stray radiation within a scanning proton therapy facility EURADOS WG9 intercomparison exercise of active dosimetry systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Configuration and validation of an analytical model predicting secondary neutron radiation in proton therapy using Monte Carlo simulations and experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Trinkl</w:t>
+                <w:t xml:space="preserve">A. Bonfrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Domingo</w:t>
+                <w:t xml:space="preserve">L. de Marzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4916667⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.248-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570483v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nails polish in EPR dosimetry with human nails</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operational guidance for radiation emergency response organisations in Europe for using biodosimetric tools developed in eu multibiodose project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gourier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Jaworska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Ainsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fattibene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lindholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Oestreicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2015.01.016⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 164 (1-2), pp.165-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncu294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567313v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron paramagnetic resonance radiation dose assessment in fingernails of the victim exposed to high dose as result of an accident</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R.A. Reyes</w:t>
+                <w:t xml:space="preserve">Measurement of stray radiation within a scanning proton therapy facility EURADOS WG9 intercomparison exercise of active dosimetry systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.M. Christensen</w:t>
+                <w:t xml:space="preserve">V. Mares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Iddins</w:t>
+                <w:t xml:space="preserve">M. Romero-Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trinkl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-014-0553-6⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (5), pp.2572-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4916667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119110v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acomparison of the response of PADC neutron dosemeters in high-energy neutron fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Domingo</w:t>
+                <w:t xml:space="preserve">Influence of nails polish in EPR dosimetry with human nails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cale</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Swarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/nct275⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.6-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2015.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119116v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of radiation protection instrumentation in a pulsed neutron field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Denker</w:t>
+                <w:t xml:space="preserve">Monte Carlo modeling of proton therapy installations A global experimental method to validate secondary neutron dose calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Esposito</w:t>
+                <w:t xml:space="preserve">F. Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ferrarini</w:t>
+                <w:t xml:space="preserve">R. Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Golnik</w:t>
+                <w:t xml:space="preserve">V. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.11.073⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (11), pp.2747-2765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/11/2747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611866v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on P-related paramagnetic point defects in irradiated phosphate glasses: Impact of glass network type and irradiation dose</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercomparison of radiation protection instrumentation in a pulsed neutron field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Ollier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Caresana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Golnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4896876⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 737, pp.203-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.11.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087211v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR dosimetry intercomparison using smart phone touch screen glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bartlomej Ciesielski</w:t>
+                <w:t xml:space="preserve">Electron paramagnetic resonance radiation dose assessment in fingernails of the victim exposed to high dose as result of an accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Iddins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53 (2), pp.311-320. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 53 (4), pp.755-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-014-0553-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00411-014-0533-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01832024v1</w:t>
+                <w:t xml:space="preserve">hal-03119110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art in nail dosimetry: free radicals identification and reaction mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Queinnec</w:t>
+                <w:t xml:space="preserve">Acomparison of the response of PADC neutron dosemeters in high-energy neutron fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boschung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-014-0512-2⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (1-4), pp.78-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/nct275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987458v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo modeling of proton therapy installations A global experimental method to validate secondary neutron dose calculations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on P-related paramagnetic point defects in irradiated phosphate glasses: Impact of glass network type and irradiation dose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pukhkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (12), pp.123517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/11/2747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02614024v1</w:t>
+                <w:t xml:space="preserve">hal-01087211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Q-Band EPR Dosimetry in Biopsy Samples of Dental Enamel, Dentine and Bone</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EPR dosimetry intercomparison using smart phone touch screen glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fattibene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Brai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00723-012-0379-9⟩</w:t>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (2), pp.311-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-014-0533-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02733883v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01832024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small fields output factors measurements and correction factors determination for several detectors for a CyberKnife® and linear accelerators equipped with microMLC and circular cones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Derreumaux</w:t>
+                <w:t xml:space="preserve">State of the art in nail dosimetry: free radicals identification and reaction mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brunet</w:t>
+                <w:t xml:space="preserve">H. Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chéa</w:t>
+                <w:t xml:space="preserve">F. Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (7), pp.071725. </w:t>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (2), pp.291-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1118/1.4811139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00411-014-0512-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862934v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and optimization of EBT2 radiochromic films dosimetry system for precise measurements of output factors in small fields used in radiotherapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility of Q-Band EPR Dosimetry in Biopsy Samples of Dental Enamel, Dentine and Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dagois</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">T. De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chenaf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Pass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Misra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.10.020⟩</w:t>
+              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (3), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00723-012-0379-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907261v1</w:t>
+                <w:t xml:space="preserve">hal-02733883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of retrospective dosimetry techniques for external ionising radiation exposures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Brai</w:t>
+                <w:t xml:space="preserve">Small fields output factors measurements and correction factors determination for several detectors for a CyberKnife® and linear accelerators equipped with microMLC and circular cones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. Ainsbury</w:t>
+                <w:t xml:space="preserve">C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bakhanova</w:t>
+                <w:t xml:space="preserve">S. Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Barquinero</w:t>
+                <w:t xml:space="preserve">G. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chumak</w:t>
+                <w:t xml:space="preserve">M. Chéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 147 (4), pp.573--592. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (7), pp.071725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncq499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1118/1.4811139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962924v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of physical and biophysical techniques for accident dosimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Characterization and optimization of EBT2 radiochromic films dosimetry system for precise measurements of output factors in small fields used in radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Reyes</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chenaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncq341⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (1), pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107187v1</w:t>
+                <w:t xml:space="preserve">hal-02907261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental enamel epr dosimetry: Comparative testing of the spectra processing methods for determination of radiation-induced signal amplitude</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of retrospective dosimetry techniques for external ionising radiation exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nalapko</w:t>
+                <w:t xml:space="preserve">M. Brai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.F. Skvortsov</w:t>
+                <w:t xml:space="preserve">E. A. Ainsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.F. Stepanenko</w:t>
+                <w:t xml:space="preserve">E. Bakhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Barquinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chumak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0000348462.29306.59⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 147 (4), pp.573--592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncq499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972620v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation accident dosimetry on glass by tl and epr spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Overview of physical and biophysical techniques for accident dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Della Monaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 144 (1-4), pp.571-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncq341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01.HP.0000346330.72296.51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02972619v1</w:t>
+                <w:t xml:space="preserve">hal-03107187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation accident dosimetry on plastics by epr spectrometry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The neutron dose conversion coefficients calculation in human tooth enamel in an anthropomorphic phantom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Khailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Ivannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Skvortsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F. Stepanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Tsyb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 98 (2), pp.388-394. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.HP.0000346334.78268.31⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 98 (2), pp.369-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0b013e3181a86610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972617v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neutron dose conversion coefficients calculation in human tooth enamel in an anthropomorphic phantom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.F. Tsyb</w:t>
+                <w:t xml:space="preserve">Emerging therapy for improving wound repair of severe radiation burns using local bone marrow-derived stem cell administrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0b013e3181a86610⟩</w:t>
+              <w:t xml:space="preserve">Wound Repair and Regeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (1), pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1524-475X.2009.00562.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972621v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging therapy for improving wound repair of severe radiation burns using local bone marrow-derived stem cell administrations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Brachet</w:t>
+                <w:t xml:space="preserve">Dental enamel epr dosimetry: Comparative testing of the spectra processing methods for determination of radiation-induced signal amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Ivannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nalapko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F. Skvortsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F. Stepanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wound Repair and Regeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1524-475X.2009.00562.x⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (2), pp.345-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0000348462.29306.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02972631v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron paramagnetic resonance in irradiated fingernails: Variability of dose dependence and possibilities of initial dose assessment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Radiation accident dosimetry on glass by tl and epr spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L.A. Benevides</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-009-0232-1⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (2), pp.400-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.HP.0000346330.72296.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02988572v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced damage analysed by luminescence methods in retrospective dosimetry and emergency response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Radiation accident dosimetry on plastics by epr spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali dell'Istituto Superiore di Sanità</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (2), pp.388-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.HP.0000346334.78268.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106494v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SIEVERT system for aircrew Dosimetry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Radiation-induced signals analysed by EPR spectrometry applied to fortuitous dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Viscomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annali dell'Istituto Superiore di Sanità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.287-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02988574v1</w:t>
+                <w:t xml:space="preserve">hal-03106327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron paramagnetic resonance radiation dosimetry in fingernails</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">The SIEVERT system for aircrew Dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2008.10.005⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 136 (4), pp.282-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncp123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985077v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced signals analysed by EPR spectrometry applied to fortuitous dosimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Electron paramagnetic resonance radiation dosimetry in fingernails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C.D. Angelis</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Viscomi</w:t>
+                <w:t xml:space="preserve">L. Kornak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali dell'Istituto Superiore di Sanità</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (1), pp.6-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2008.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106327v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric response of human bone tissue to photons and fission neutrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Electron paramagnetic resonance in irradiated fingernails: Variability of dose dependence and possibilities of initial dose assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Clairand</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Benevides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.10.033⟩</w:t>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3), pp.295-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-009-0232-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03001438v1</w:t>
+                <w:t xml:space="preserve">hal-02988572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical dosimetric reconstruction of a radiological accident due to gammagraphy equipment that occurred in Dakar and Abidjan in summer 2006</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Radiation-induced damage analysed by luminescence methods in retrospective dosimetry and emergency response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Woda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Della Monaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annali dell'Istituto Superiore di Sanità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.297-306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03001434v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical dosimetric reconstruction of a radiological accident at Fleurus (Belgium) on 11 March 2006</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Radiation protection of workers associated with secondary neutrons produced by medical linear accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mantione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.845-848. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.12.018⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.939-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2008.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001432v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry of the mixed field irradiation facility CALIBAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Dosimetric response of human bone tissue to photons and fission neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Asselineau</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Battaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tikunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.1077-1080. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.11.031⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.837-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03001439v1</w:t>
+                <w:t xml:space="preserve">hal-03001438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation protection of workers associated with secondary neutrons produced by medical linear accelerators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Physical dosimetric reconstruction of a radiological accident due to gammagraphy equipment that occurred in Dakar and Abidjan in summer 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.939-943. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2008.01.018⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.698-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001433v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational approach for aircraft crew dosimetry: the SIEVERT system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
+                <w:t xml:space="preserve">Physical dosimetric reconstruction of a radiological accident at Fleurus (Belgium) on 11 March 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.845-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801234v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiodosEPR-2006 Meeting: Acute dosimetry consensus committee recommendations on biodosimetry applications in events involving uses of radiation by terrorists and radiation accidents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W.F. Blakely</w:t>
+                <w:t xml:space="preserve">Dosimetry of the mixed field irradiation facility CALIBAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Buddemeier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Médioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 42 (6-7), pp.972-996. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.05.035⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.1077-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012377v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for emergency EPR dosimetry in fingernails</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Leblanc</w:t>
+                <w:t xml:space="preserve">Determinations of H*(10) and its dose components onboard aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lindborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bottolier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Latocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lillhök</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (1-4), pp.577-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncm117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.05.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03012372v1</w:t>
+                <w:t xml:space="preserve">hal-03085372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution de dose par calcul Monte Carlo en cas d'accident radiologique: application à l'accident du Chili de décembre 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (4), pp.489-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/radiopro:2007039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of ambient dose equivalent meters and dose calculations at constant flight conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lillhök</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lillhök</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Latocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lindborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (3), pp.323-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radmeas.2006.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinations of H*(10) and its dose components onboard aircraft</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Lillhök</w:t>
+                <w:t xml:space="preserve">EPR dosimetry in chemically treated fingernails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncm117⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (6-7), pp.1110-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03085372v1</w:t>
+                <w:t xml:space="preserve">hal-03012370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR dosimetry in chemically treated fingernails</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Clairand</w:t>
+                <w:t xml:space="preserve">An operational approach for aircraft crew dosimetry: the SIEVERT system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dessarps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 0:ncl555v1, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.05.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03012370v1</w:t>
+                <w:t xml:space="preserve">hal-03801234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Third International Intercomparison on EPR Tooth Dosimetry: Part 2, final analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Onori</w:t>
+                <w:t xml:space="preserve">BiodosEPR-2006 Meeting: Acute dosimetry consensus committee recommendations on biodosimetry applications in events involving uses of radiation by terrorists and radiation accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Swartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Amundson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.F. Blakely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buddemeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/nci549⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (6-7), pp.972-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029110v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of materials for mixed field dosimetry by EPR spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Protocol for emergency EPR dosimetry in fingernails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kornak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (6-7), pp.1085-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/nci532⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03029104v1</w:t>
+                <w:t xml:space="preserve">hal-03012372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR investigation of joint use of dentin and tooth enamel to estimate photon and neutron dose components of a mixed field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Study of materials for mixed field dosimetry by EPR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.D. Tikunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 120 (1-4), pp.191-196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/nci650⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 120 (1-4), pp.205-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/nci532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029103v1</w:t>
+                <w:t xml:space="preserve">hal-03029104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo ESR measurements associated with Monte Carlo calculations for accident dosimetry: Application to the 2001 Georgian accident</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
+                <w:t xml:space="preserve">ESR investigation of joint use of dentin and tooth enamel to estimate photon and neutron dose components of a mixed field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Tikunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ivannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 119 (1-4), pp.500-505. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 120 (1-4), pp.191-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/nci650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/nci516⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03029101v1</w:t>
+                <w:t xml:space="preserve">hal-03029103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of autologous cell therapy and granulocyte-colony stimulating factor (G-CSF) injection vs. G-CSF injection alone for the treatment of acute radiation syndrome in a non-human primate model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Prat</w:t>
+                <w:t xml:space="preserve">Ex vivo ESR measurements associated with Monte Carlo calculations for accident dosimetry: Application to the 2001 Georgian accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Demarquay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 119 (1-4), pp.500-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/nci516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2005.03.045⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039352v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study of an active extremity dosimetry prototype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Donadille</w:t>
+                <w:t xml:space="preserve">The Third International Intercomparison on EPR Tooth Dosimetry: Part 2, final analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debuyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fattibene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Bouachri</w:t>
+                <w:t xml:space="preserve">A. Meghzifene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lahaye</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Onori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 115 (1-4), pp.548-552. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 120 (1-4), pp.176-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/nci549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/nci123⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039347v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCC-FISH in Skin Fibroblasts for Local Dose Assessment: Biodosimetric Analysis of a Victim of the Georgian Radiological Accident</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of autologous cell therapy and granulocyte-colony stimulating factor (G-CSF) injection vs. G-CSF injection alone for the treatment of acute radiation syndrome in a non-human primate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Pouget</w:t>
+                <w:t xml:space="preserve">J. Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Laurent</w:t>
+                <w:t xml:space="preserve">C. Demarquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Delbos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Clairand</w:t>
+                <w:t xml:space="preserve">N. Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63 (3), pp.911-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2005.03.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297369v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose reconstruction by EPR spectroscopy of tooth enamel: Application to the population of Zaborie village exposed to high radioactive contamination after the chernobyl accident</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Feasibility study of an active extremity dosimetry prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Bouachri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wargnies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00004032-200402000-00002⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 115 (1-4), pp.548-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/nci123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046171v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of aircraft crew to cosmic radiation: On-board intercomparison of various dosemeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Spurny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 110 (1-4), pp.411-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rpd/nch217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine scintigraphy: Assessment of the dose received by the personnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
+                <w:t xml:space="preserve">PCC-FISH in Skin Fibroblasts for Local Dose Assessment: Biodosimetric Analysis of a Victim of the Georgian Radiological Accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 162, pp.365 - 376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048426v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cells home to injured tissues when co-infused with hematopoietic cells to treat a radiation-induced multi-organ failure syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Randell Young</w:t>
+                <w:t xml:space="preserve">Dose reconstruction by EPR spectroscopy of tooth enamel: Application to the population of Zaborie village exposed to high radioactive contamination after the chernobyl accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Ivannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaillard-Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F. Stepanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Skvortsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgm.452⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 86 (2), pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00004032-200402000-00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03051667v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinjection of ex vivo-expanded primate bone marrow mononuclear cells strongly reduces radiation-induced aplasia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesenchymal stem cells home to injured tissues when co-infused with hematopoietic cells to treat a radiation-induced multi-organ failure syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lopez</w:t>
+                <w:t xml:space="preserve">Alain Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Fouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randell Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hematotherapy and Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/15258160260091013⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (12), pp.1028-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgm.452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065637v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry measurements of the cosmic rays carried out at the French base located at &amp;quot;dôme C&amp;quot; (Antarctic)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Equine scintigraphy: Assessment of the dose received by the personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Spurný</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 37 (2), pp.173-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro:2002005⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 38 (1), pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro:2003001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051724v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification of a numerical anthropomorphic model dedicated to radiological accidents</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinjection of ex vivo-expanded primate bone marrow mononuclear cells strongly reduces radiation-induced aplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Chau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Trompier</w:t>
+                <w:t xml:space="preserve">N. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro:2001111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hematotherapy and Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (3), pp.549-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/15258160260091013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938856v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dosimetry measurements of the cosmic rays carried out at the French base located at &amp;quot;dôme C&amp;quot; (Antarctic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaillard-Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spurný</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37 (2), pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro:2002005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification of a numerical anthropomorphic model dedicated to radiological accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gaillard-Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 36 (1), pp.57-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro:2001111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How to Reduce the Uncertainties of Committed Dose Derived from Urinary Uranium Measurements: Investigation of New Protocols using ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baglan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 79 (1), pp.477-480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordjournals.rpd.a032454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04273280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenRadiation: a collaborative project to measure radioactivity by and for citizen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizen Science in Radioactivity Measurement: Empowering Europeans for Better Environmental Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autorité de Sûreté nucléaire et de Radioprotection - ASNR (France), Jun 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of dosimetric parameters reporting in biological dosimetry peer-reviewed publications: strengths and weaknesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPRBiodose2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IABERD, Sep 2024, Hirosaki - Aomori, Japan. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Godiva-IV dosimetry exercise 2022 preliminary results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mike Firpo</w:t>
+                <w:t xml:space="preserve">OpenRadiation: un projet collaboratif de mesure de la radioactivité par et pour les citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRD2023 - 17th International Symposium on Reactor Dosimetry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire OpenRadiation et Cosmic On Air - 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autorité de Sûreté nucléaire et de Radioprotection - ASNR (France), Mar 2025, Fontenay-aux-Roses, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04889718v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of genetic algorithms to build a balanced neutron spectra dataset useful to train unfolding techniques based on artificial neural networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Vinchon</w:t>
+                <w:t xml:space="preserve">OpenRadiation: a collaborative project for radioactivity measurements in the environment by and for the public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lajouanine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNA + MC 2024 - Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSN, Nov 2024, Marseiile, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04889683v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Risk Assessment Associated with TGFs for Aircraft Passengers: Estimations of the Probability for a Commercial Flight to Be Hit by a TGF</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Godiva-IV dosimetry exercise 2022 preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron S Tamashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel K Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Anspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Champine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Firpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISRD2023 - 17th International Symposium on Reactor Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL, May 2023, Lausane, Switzerland. pp.06001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202430806001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04089877v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04889718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron spectra reconstruction based on an artificial neural network trained with a large built dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Exploration of genetic algorithms to build a balanced neutron spectra dataset useful to train unfolding techniques based on artificial neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Bouhadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodayna Hmede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Brovchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Monange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRS 14/RPSD 2022 (14th International Conference on Radiation Shielding and 21st Topical Meeting of the Radiation Protection and Shielding Division)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SNA + MC 2024 - Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sfen, Oct 2024, Paris, France. pp.17011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202430217011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900950v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04889683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview Of The Stratelec Project (Stratéole-2 Atmospheric Electricity)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I Kolmašová</w:t>
+                <w:t xml:space="preserve">OpenRadiation: a collaborative project for radioactivity measurements in the environment by the public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ESA Symposium on European Rocket and Balloon Programmes and Related Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Biarritz, France</w:t>
+              <w:t xml:space="preserve">European Radiation protection week 2024 - ERPW 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825254v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenRadiation : a collaborative project for radioactivity measurements in the environment by the public</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delaunay Cassandre</w:t>
+                <w:t xml:space="preserve">An Overview Of The Stratelec Project (Stratéole-2 Atmospheric Electricity)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Célestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Kolmašová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of the International Radiation Protection Association, IRPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, ONLINE, North Korea</w:t>
+              <w:t xml:space="preserve">25th ESA Symposium on European Rocket and Balloon Programmes and Related Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221232v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of doses from electrons, photons, and secondary particles associated with TGFs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation Risk Assessment Associated with TGFs for Aircraft Passengers: Estimations of the Probability for a Commercial Flight to Be Hit by a TGF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Klerlein</w:t>
+                <w:t xml:space="preserve">Melody Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien J. Celestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Klerlein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563821v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04089877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A citizen science project for cosmic radiation monitoring in airplane</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutron spectra reconstruction based on an artificial neural network trained with a large built dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Bouhadida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Brovchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Monange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWW 2019 - 16th European Space Weather Week</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRS 14/RPSD 2022 (14th International Conference on Radiation Shielding and 21st Topical Meeting of the Radiation Protection and Shielding Division)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANS, Sep 2022, Seattle, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943795v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REVIEW OF IRSN WORK REGARDING NUCLEAR CRITICALITY ACCIDENT</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OpenRadiation : a collaborative project for radioactivity measurements in the environment by the public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delaunay Cassandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International conference on Nuclear Criticality Safety, ICNC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">International Congress of the International Radiation Protection Association, IRPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ONLINE, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894367v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Needs and state of the art in criticality dosimetry and dose reconstruction techniques for medical management of criticality accident's casualties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Chevallier</w:t>
+                <w:t xml:space="preserve">Estimation of doses from electrons, photons, and secondary particles associated with TGFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Celestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klerlein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Criticality safety (ICNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555900v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of radiation doses in TGFs and gamma ray glows</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A citizen science project for cosmic radiation monitoring in airplane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWW 2019 - 16th European Space Weather Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solar-Terrestrial Centre of Excellence (STCE), Nov 2019, Liège, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30077.23527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03570122v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient dose equivalents in TGFs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">REVIEW OF IRSN WORK REGARDING NUCLEAR CRITICALITY ACCIDENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Voytchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.17535</w:t>
+              <w:t xml:space="preserve">11th International conference on Nuclear Criticality Safety, ICNC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03568126v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPEN RADIATION: a collaborative project for radioactivity measurement in the environment by the public</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Needs and state of the art in criticality dosimetry and dose reconstruction techniques for medical management of criticality accident's casualties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Nuclear Criticality safety (ICNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645325v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2014 CALIBAN AND PROSPERO EXPERIMENTS FOR THE CRITICALITY ACCIDENT DOSIMETRY INTERCOMPARISON</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Estimation of radiation doses in TGFs and gamma ray glows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Celestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Criticality Safety 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Charlotte, United States. pp.1694-1702</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567398v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03570122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircrew dosimetry: monitoring and operational services in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambient dose equivalents in TGFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Celestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier ``Solar Storms: Flares, CMEs and Solar Energetic Particle (SEP) events</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.17535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802076v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03568126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">OPEN RADIATION: a collaborative project for radioactivity measurement in the environment by the public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bottollier-Depois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.08002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201715308002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2014 CALIBAN AND PROSPERO EXPERIMENTS FOR THE CRITICALITY ACCIDENT DOSIMETRY INTERCOMPARISON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Heinrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hickman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Nuclear Criticality Safety 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Charlotte, United States. pp.1694-1702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aircrew dosimetry: monitoring and operational services in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Ludwig Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ymane Taoufiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Desautez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fançois Botollier-Dépois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier ``Solar Storms: Flares, CMEs and Solar Energetic Particle (SEP) events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retrospective dose assessment in a radiation mass casualty by EPR and OSL in mobile phones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fattibene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Woda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Bortolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of the International Radiation Protection Association IRPA 13 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRPA, May 2012, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a path for citizen radiation measurement use in environmental monitoring?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Lajouanine</w:t>
+                <w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort as a part of the CORALE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Sauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiation Protection Week 2025 (ERPW 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">The Global Exposome Summit 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Sitges (Barcelona), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448093v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle modération pour la publication des résultats de mesure citoyenne de la radioactivité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Quelle modération pour la publication des résultats de mesure citoyenne de la radioactivité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lajouanine</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès National de Radioprotection – SFRP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, La Baule (France), France. , 2025</w:t>
+              <w:t xml:space="preserve">Congrès national de radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, La Baule, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448062v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSMIC ON AIR: A Citizen Science Approach To Hunting Solar Eruptive Phenomena At Flight Altitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there a path for citizen radiation measurement use in environmental monitoring?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Trompier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Miles Brower Kidson</w:t>
+                <w:t xml:space="preserve">Evelyne Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dardé-Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXII IAU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European radiation protection week 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, London, United Kingdom. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674763v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can really do EPR retrospective dosimetry? Feedback experience on 25 years of radiological accident management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COSMIC ON AIR: A Citizen Science Approach To Hunting Solar Eruptive Phenomena At Flight Altitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Buffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Hutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miles Brower Kidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Congress for Radiation Research (ICRR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.10735.41122⟩</w:t>
+              <w:t xml:space="preserve">XXXII IAU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cape Town / Le Cap, South Africa. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.10739.13606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04207609v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen science approach for Galactic Cosmic Radiation and SEP monitoring at commercial flight altitude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">What can really do EPR retrospective dosimetry? Feedback experience on 25 years of radiological accident management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiation Protection Week 2022 (ERPW 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.32620.03208⟩</w:t>
+              <w:t xml:space="preserve">The 17th International Congress for Radiation Research (ICRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Montréal (Canada (QC)), Canada. , 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.10735.41122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096070v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04207609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of physical dosimetry methods for triage application integrated in the new European network RENEB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Citizen science approach for Galactic Cosmic Radiation and SEP monitoring at commercial flight altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European IRPA Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20057.26725⟩</w:t>
+              <w:t xml:space="preserve">European Radiation Protection Week 2022 (ERPW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Estrosil, Portugal. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.32620.03208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096431v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new personal dosemeter for criticality accident dosimetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Clairand</w:t>
+                <w:t xml:space="preserve">Overview of physical dosimetry methods for triage application integrated in the new European network RENEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher I Burbidge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEUDOS12</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17211.63528⟩</w:t>
+              <w:t xml:space="preserve">4th European IRPA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Genève, Switzerland. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20057.26725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04699213v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for emergency dosimetry based on EPR spectrometry on nails</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blaise LeBlanc</w:t>
+                <w:t xml:space="preserve">A new personal dosemeter for criticality accident dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anne Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tourard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on EPR Dosimetry and Applications and the 2nd International Conference on Biodosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18565.73443⟩</w:t>
+              <w:t xml:space="preserve">NEUDOS12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aix en Provence, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17211.63528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103726v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04699213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPR dosimetry for actual and suspected overexposures during radiotherapy treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiří Sádlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Michálik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waclaw Stachowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on EPR Dosimetry and Applications and the 2nd International Conference on Biodosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Bethesda, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between organ and whole body doses and local doses measured by ESR for standard and realistic neutron and photon external overexposures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Protocol for emergency dosimetry based on EPR spectrometry on nails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Romanyukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rémy-Kornak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise LeBlanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Individual Monitoring of Ionising Radiation (IM2005)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21981.08160⟩</w:t>
+              <w:t xml:space="preserve">7th International Symposium on EPR Dosimetry and Applications and the 2nd International Conference on Biodosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Bethesda, United States. Elsevier, Radiation Measurements, 42 (6-7), pp.1085, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18565.73443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131649v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for emergency dosimetry based on EPR spectrometry on nails and hairs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Relation between organ and whole body doses and local doses measured by ESR for standard and realistic neutron and photon external overexposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tikunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress of the International Radiation Protection Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Workshop on Individual Monitoring of Ionising Radiation (IM2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria. , 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21981.08160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108245v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Modelling the Radiation Exposure due to Solar Particle Events at Aircraft Altitudes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protocol for emergency dosimetry based on EPR spectrometry on nails and hairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress of the International Radiation Protection Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of Modelling the Radiation Exposure due to Solar Particle Events at Aircraft Altitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bartlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Bilski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Dyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin O. Flückiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Congress of the International Radiation Protection Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21161,418 +21933,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Scintillators to Study the Earth from Ground to the Radiation Belts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Celestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastic Scintillators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 140, pp.509-539, 2021, 978-3-030-73487-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-73488-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03321079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetry of ionising radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electron Paramagnetic Resonance Spectroscopy. Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-28, 2020, 978-3-030-39663-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-39668-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dosimétrie des rayonnements ionisants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Falgueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grenoble science éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BERTRAND P. (ed) « La spectroscopie par résonance paramagnétique électronique : Applications »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21582,156 +22354,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces citoyens qui mesurent la radioactivité de leur environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lajouanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.u7rhqfvfa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21741,440 +22513,440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE DOSIMETRIE DE RAYONNEMENTS IONISANTS PAR MESURE RPE DIRECTE SUR LE VERRE D'UN ECRAN D'UN APPAREIL ELECTRONIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2016055315. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPECE RADICALAIRE ET PROCEDE POUR LA MESURE DE DOSES RECUES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Dosimètre de radiation et procédé de mesure de dose par spectroscopie RPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO2015091767. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2015004176. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949025v1</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materiau pour dosimetres rpe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">ESPECE RADICALAIRE ET PROCEDE POUR LA MESURE DE DOSES RECUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2015181047 (A2). DOLIPA. 2015</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2015091767. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939006v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimètre de radiation et procédé de mesure de dose par spectroscopie RPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Materiau pour dosimetres rpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO2015004176. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2015181047 (A2). DOLIPA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949053v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure par les citoyens du rayonnement cosmique à bord d’avion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Bottollier Depois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04610731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22184,371 +22956,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated Results of the Nuclear Accident Dosimetry Intercomparison at the Armed Forces Radiobiology Research Institute's TRIGA Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Angus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bardelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Champine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lawrence Livermore National Laboratory (LLNL); Livermore, CA (United States); USDOE National Nuclear Security Administration (NNSA); Nuclear Criticality Safety Program (NCSP). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais nucléaires et santé : Conséquences en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Derradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inserm (dir.). Essais nucléaires et santé - Conséquences en Polynésie française. Collection Expertise collective. Montrouge : EDP Sciences, 2021., Institut national de la santé et de la recherche médicale (INSERM). 2021, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / XIII-600 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03384821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Intercomparison of Nuclear Accident Dosimetry using the Flattop Reactor at NCERC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Hickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LLNL-TR-758222, LLNL. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId832"/>
+      <w:footerReference w:type="default" r:id="rId849"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22616,51 +23388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5659A72E"/>
+    <w:nsid w:val="17C88919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22847,51 +23619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-trompier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8776-6572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19592083X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448235v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adayabalam Balajee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Barry Flood" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evagelia Laiakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Marrale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2588400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05599736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirkovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05559661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Allain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Darley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lajouanine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2026.1916" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#352;t&#283;p&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mike&#353;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;t&#283;p&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ambro&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2026.107699" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05177817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Stern" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Alaei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Berbeco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Dewerd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kamen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001992" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Roussel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trompier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L'Homme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chaaya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Azemar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2575500" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05233462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yasuda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samayeh Azariasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2561815" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Tamashiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Champine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Witter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maggi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P Heinrichs" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2025.107531" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05373535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pobiega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;nard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ristic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24485-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05248212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dos Santos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2494551" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05348272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22162-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05381671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodayna Hmede" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vinchon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Alaya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Monange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3634685" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04920662v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Wilkins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Ainsbury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alsbeih" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adyabalam Balajee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Blakely" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2025.10095" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04843132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Tuner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Romanyukha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2024.111640" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weipeng Yao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Leli&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Waltenspiel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Allaoua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252874" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05151425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2527153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoungtaek Kim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chae Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Hoey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon Eakins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjoon Yu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107329" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05069101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tamashiro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Witter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maggi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Heinrichs" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2025.107442" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04556118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2331130" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04634989v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobasher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107218" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797730v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04624836v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Hinton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Anderson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda B&#230;k" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas C Baranwal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Beasley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107472" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eakins" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Discher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjin Lee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107307" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819469v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-23-00234.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guillou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Errabii" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Marcoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad1d69" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04207687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poirier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sheng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2250848" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799354v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviange Anthonippillai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-024-05679-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04104489v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Mazzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Brovchenko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Z Alaya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2023.03.025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04349615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2023027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fattibene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Ciesielski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2022.100132" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04207658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane dos Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-23-00119.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04379374v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Pallu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Celestin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Hazem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Patton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039180" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncac271" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04246197v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Port" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Barquinero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Endesfelder" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Oestreicher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/rade-22-00207.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04096026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.M. Leite" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavallone" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Ronga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trompier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.102518" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087589v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pallu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klerlein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD037569" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04344673v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Endesfelder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Oestreicher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Barquinero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vral" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Terzoudi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/rade-22-00204.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273235v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Hoey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Stolarczyk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lillh&#246;k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Eliasson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mojzeszek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.903537" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Moreno" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ortega" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101342" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tkatchenko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reyes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Swarts" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-021-01458-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04104186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Swartz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Swarts" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ainsbury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wilkins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2022022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928393v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Farah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Saint-Hubert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Doma&#324;ski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Domingo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.903706" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576250v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Baffa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nicolucci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Candeias" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Kinoshita" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2021.109934" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928363v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bucher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Weiss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Endesfelder" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.903509" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03953892v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Prezado" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1075665" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134055v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abend" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally A. Amundson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Brzoska" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hargitai" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88403-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515755v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Swartz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ainsbury" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Port" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Flood" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.2000659" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546321v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Maia Leite" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Crazia Ronga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giorgi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3209" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gruel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61645" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354887v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Oestreicher" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kulka" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsbury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Moquet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.1941380" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370257v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I Ivannikov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. M Khailov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. P Orlenko" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy F Stepanenko" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2020.106467" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03177542v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Celestin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Klerlein" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD033907" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03953974v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benderitter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Herrera-Reyes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gigov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souleau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-21-00169.1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356296v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovisa Waldner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernhardson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Woda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-20-00243.1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490292v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guevelou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trompier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vela" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2019.10.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348205v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ambrozova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benton" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Billnert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bottollier Depois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2020.106433" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273249v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zorloni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ambro&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caresana" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ebert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.108764" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098807v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Chevallier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pontier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Morin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duluc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Evo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncaa123" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04948998v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baumont" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthelot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2019046" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021014v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Byrne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Webster" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara N Love" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105152" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457228v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ben Kacem" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1466205" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871792v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romanyukha" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Grypp" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Thompson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minniti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2017.12.003" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871832v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Burbidge" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Correcher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Discher" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx125" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542707v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Saint-Hubert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moj&#380;eszek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiriotti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gryzinski" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2016.12.005" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940129v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barnard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manning" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1206233" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940128v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrios" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gregoire" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abend" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1213455" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546106v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ainsbury" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Higueras" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puig" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Einbeck" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samaga" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1227106" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940127v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kulka" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barquinero" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1230239" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940130v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brzozowska" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelot Baert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Beatongreen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barrios" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1206230" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546126v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wojcik" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lleonard Barrios" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vral" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Terzoudi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1235296" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940126v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monteiro Gil" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Romm" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Angelis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Antunes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1227107" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546112v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ainsbury" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassinet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fattibene" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1206232" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546115v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burbidge" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baumann" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Bortolin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1221545" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273311v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baciu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lataillade" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bey" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/rr14292.1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557545v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guilarte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150346" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122187v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Tipikin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Sidabras" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncw216" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358319v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le&#243;n" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lancry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. Babu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0253-5" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122188v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ambrozova" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubancak" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matthi&#228;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2016017" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273288v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benevides" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000000482" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570463v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonfrate" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marzi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Oliveira" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delacroix" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.01.017" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567356v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaworska" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lindholm" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu294" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570483v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mares" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trinkl" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domingo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4916667" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567313v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Swarts" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reyes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2015.01.016" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119110v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Reyes" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Christensen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Iddins" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-014-0553-6" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119116v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boschung" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffler" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cale" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nct275" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611866v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caresana" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denker" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esposito" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrarini" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Golnik" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.11.073" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01087211v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pukhkaya" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896876" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832024v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Wieser" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brai" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomej Ciesielski" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-014-0533-x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987458v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Queinnec" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-014-0512-2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614024v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinetti" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayah" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacoste" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/11/2747" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733883v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. De" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pass" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Misra" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-012-0379-9" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1BP5X55-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862934v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derreumaux" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;a" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4811139" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907261v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenaf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.10.020" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JMLZXRW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962924v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brai" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Ainsbury" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bakhanova" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Barquinero" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chumak" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq499" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107187v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della Monaca" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq341" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972620v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ivannikov" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nalapko" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Skvortsov" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Stepanenko" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000348462.29306.59" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972619v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000346330.72296.51" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972617v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000346334.78268.31" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972621v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Khailov" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Skvortsov" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsyb" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e3181a86610" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972631v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bey" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duhamel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brachet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1524-475X.2009.00562.x" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84998CT5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988572v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olsen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Benevides" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-009-0232-1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DEEDDE0583DEE5F0CF02070B4AAA223E7FA20B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106494v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woda" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bortolin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988574v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuller" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bottollier-Depois" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncp123" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B01470EC4FF0F9B26E3DE7A939A373496A5CA98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985077v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kornak" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calas" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leblanc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2008.10.005" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXLXQ9QT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106327v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieser" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Angelis" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viscomi" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001438v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Battaglini" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tikunov" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.10.033" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFDZ32R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001434v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.12.051" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJ2PNZ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001432v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bottollier-Depois" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.12.018" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMG15Q6X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001439v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;dioni" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Robbes" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asselineau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.11.031" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV0X2KGN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001433v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mantione" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2008.01.018" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWKGQLW3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801234v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessarps" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fuller" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012377v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alexander" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Amundson" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Blakely" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buddemeier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.05.035" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKMQ25PS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012372v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.05.024" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015584v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007039" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008520v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lillh&#246;k" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latocha" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindborg" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2006.12.011" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR5P3F56-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085372v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bottolier-Depois" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncm117" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-13MDPS9L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012370v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.05.026" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029110v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debuyst" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meghzifene" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onori" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci549" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36D5368A479DF63038F06F4B847CA0A920EBD3C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029104v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Herv&#233;" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Tikunov" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amouroux" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci532" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9101B9EA7C008D6B4A81AF78E89187F8C636878/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029103v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivannikov" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci650" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F96B52BA61F6EB60E9C6C6748BFDD8D953452CEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029101v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourmelon" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci516" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6521ECA08F65617109090D41A37AE43EE19A5251/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039352v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bertho" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frick" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquay" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.03.045" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTDHXZR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039347v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bouachri" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lahaye" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wargnies" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci123" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D523A0365CC42D58C53688CBFFD5EAFAEBB1FC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297369v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Pouget" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delbos" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benderitter" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046171v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaillard-Lecanu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004032-200402000-00002" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080747v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spurny" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartlett" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nch217" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEABBF2F098E4101988026BFFF42584495736306/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048426v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2003001" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051667v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapel" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fouillard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Young" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.452" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11338D0DCF56E09844FDD2516017A6C0C611720A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065637v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapel" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/15258160260091013" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051724v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chau" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spurn&#253;" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2002005" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938856v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard-Lecanu" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chau" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2001111" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273280v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guen" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.rpd.a032454" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8D6K0S7F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448209v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05082673v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889718v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron S Tamashiro" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K Stone" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Anspach" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Champine" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Firpo" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430806001" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889683v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430217011" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089877v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien J. Celestin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03900950v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03825254v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Defer" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C&#233;lestin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pallu" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Farges" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kolma&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221232v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berthelot" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Cassandre" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563821v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943795v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Berthelot" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briand" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30077.23527" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894367v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duluc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rannou" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Voytchev" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555900v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Chevallier" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03570122v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pincon" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568126v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645325v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bottollier-Depois" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allain" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715308002" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567398v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Chevallier" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Heinrichs" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hickman" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802076v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Ludwig Klein" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ymane Taoufiq" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desautez" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fan&#231;ois Botollier-D&#233;pois" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131638v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448093v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dard&#233;-Filippi" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448062v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Claudel" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674763v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Buffler" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Hutton" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Brower Kidson" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10739.13606" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04207609v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10735.41122" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04096070v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32620.03208" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04096431v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Burbidge" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20057.26725" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04699213v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tourard" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17211.63528" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04103726v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile R&#233;my-Kornak" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calas" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise LeBlanc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18565.73443" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04103594v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; S&#225;dlo" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Mich&#225;lik" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waclaw Stachowicz" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mazal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131649v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21981.08160" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108245v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Remy" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108249v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bartlett" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Bilski" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Dyer" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin O. Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321079v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maget" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Caron" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73488-6_14" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362652v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dolo" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Garcia" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39668-8_1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184835v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dolo" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgueres" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garcia" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447960v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.u7rhqfvfa" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949073v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949025v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939006v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949053v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04610731v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Briand" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Damon" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387515v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Angus" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bardelay" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Buchanan" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Chandler" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384821v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Derradji" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131078v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wilson" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-trompier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8776-6572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19592083X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=x3WWJQIAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adayabalam Balajee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Barry Flood" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evagelia Laiakis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Marrale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2588400" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181855" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05599736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cohen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirkovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05619620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hazem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Celestin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trompier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hobara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD045152" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#352;t&#283;p&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mike&#353;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;t&#283;p&#225;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ambro&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2026.107699" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05559661v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Allain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Darley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lajouanine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2026.1916" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05069101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tamashiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Witter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maggi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Heinrichs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2025.107442" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoungtaek Kim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chae Kim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Hoey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon Eakins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjoon Yu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107329" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Roussel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L'Homme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chaaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Azemar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2575500" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05177817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Stern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Alaei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Berbeco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Dewerd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kamen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001992" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05233462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yasuda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samayeh Azariasi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2561815" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Tamashiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Champine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Witter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Maggi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P Heinrichs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2025.107531" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05373535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pobiega" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;nard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ristic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24485-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05248212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dos Santos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2494551" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05348272v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22162-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05381671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodayna Hmede" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vinchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Alaya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Monange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3634685" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04843132v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Tuner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Romanyukha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2024.111640" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weipeng Yao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Leli&#232;vre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Cohen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Waltenspiel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Allaoua" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252874" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05151425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2527153" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04920662v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Wilkins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Ainsbury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alsbeih" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adyabalam Balajee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Blakely" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2025.10095" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799354v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviange Anthonippillai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-024-05679-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04634989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobasher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107218" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04556118v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2331130" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04624836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Hinton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Anderson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda B&#230;k" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas C Baranwal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Beasley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107472" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eakins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Discher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjin Lee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107307" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819469v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-23-00234.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guillou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Errabii" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Marcoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad1d69" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04207687v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poirier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sheng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2250848" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04344673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Endesfelder" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Oestreicher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Barquinero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vral" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Terzoudi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/rade-22-00204.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04349615v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2023027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fattibene" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Ciesielski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2022.100132" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04104489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Mazzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Brovchenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Z Alaya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2023.03.025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04207658v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane dos Santos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-23-00119.1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273215v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncac271" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04379374v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Pallu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Celestin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Hazem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Patton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039180" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04246197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Port" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Barquinero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Endesfelder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Oestreicher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/rade-22-00207.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pallu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trompier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klerlein" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD037569" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04096026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.M. Leite" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavallone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Ronga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.102518" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03953892v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Prezado" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1075665" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04104186v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Swartz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Swarts" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ainsbury" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wilkins" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2022022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tkatchenko" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reyes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Swarts" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-021-01458-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817899v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Moreno" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ortega" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101342" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928393v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mares" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Farah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Saint-Hubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Doma&#324;ski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Domingo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.903706" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576250v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Baffa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nicolucci" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Candeias" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Kinoshita" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2021.109934" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273235v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Hoey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Stolarczyk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lillh&#246;k" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Eliasson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mojzeszek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.903537" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928363v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bucher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Weiss" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Endesfelder" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.903509" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03177542v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Klerlein" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD033907" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03953974v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benderitter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Herrera-Reyes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gigov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souleau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-21-00169.1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515755v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Swartz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ainsbury" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Port" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Flood" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.2000659" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134055v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abend" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally A. Amundson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Brzoska" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hargitai" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88403-4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546321v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Maia Leite" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Crazia Ronga" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giorgi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3209" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207090v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gruel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61645" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354887v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Oestreicher" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kulka" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsbury" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Moquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.1941380" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370257v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I Ivannikov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. M Khailov" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. P Orlenko" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy F Stepanenko" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2020.106467" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356296v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovisa Waldner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernhardson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Woda" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-20-00243.1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490292v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guevelou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trompier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vela" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2019.10.004" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348205v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ambrozova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beck" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benton" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Billnert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bottollier Depois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2020.106433" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273249v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zorloni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ambro&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caresana" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ebert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.108764" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098807v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Chevallier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pontier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Morin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duluc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Evo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncaa123" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04948998v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baumont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthelot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2019046" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021014v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Byrne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Webster" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara N Love" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105152" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871832v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Burbidge" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Correcher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Discher" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx125" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457228v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ben Kacem" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1466205" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871792v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romanyukha" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Grypp" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Thompson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minniti" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2017.12.003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940128v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrios" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gregoire" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abend" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1213455" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542707v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Saint-Hubert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moj&#380;eszek" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiriotti" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gryzinski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2016.12.005" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940129v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barnard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manning" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1206233" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546106v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ainsbury" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Higueras" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puig" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Einbeck" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samaga" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1227106" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940127v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kulka" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barquinero" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1230239" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940130v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Brzozowska" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelot Baert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Beatongreen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barrios" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1206230" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546126v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wojcik" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lleonard Barrios" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vral" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Terzoudi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1235296" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940126v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monteiro Gil" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Romm" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Angelis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Antunes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1227107" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546112v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ainsbury" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassinet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fattibene" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1206232" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546115v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burbidge" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baumann" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Bortolin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2016.1221545" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122187v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Tipikin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Sidabras" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncw216" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557545v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guilarte" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150346" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273311v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baciu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lataillade" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bey" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/rr14292.1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358319v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le&#243;n" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lancry" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. Babu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0253-5" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122188v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ambrozova" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubancak" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matthi&#228;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2016017" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273288v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benevides" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000000482" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570463v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonfrate" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marzi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Oliveira" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delacroix" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.01.017" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567356v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaworska" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lindholm" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu294" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570483v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mares" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trinkl" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domingo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4916667" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567313v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Swarts" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reyes" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2015.01.016" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614024v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinetti" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayah" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacoste" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/11/2747" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611866v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caresana" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denker" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esposito" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrarini" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Golnik" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.11.073" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119110v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Reyes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Christensen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Iddins" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-014-0553-6" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119116v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boschung" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffler" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cale" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nct275" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01087211v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pukhkaya" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896876" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832024v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Wieser" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brai" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomej Ciesielski" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-014-0533-x" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987458v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Queinnec" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-014-0512-2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733883v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. De" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pass" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Misra" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-012-0379-9" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1BP5X55-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862934v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derreumaux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;a" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4811139" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907261v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagois" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenaf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.10.020" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JMLZXRW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962924v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brai" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Ainsbury" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bakhanova" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Barquinero" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chumak" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq499" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107187v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della Monaca" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq341" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972621v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Khailov" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ivannikov" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Skvortsov" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Stepanenko" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsyb" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e3181a86610" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972631v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bey" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duhamel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brachet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1524-475X.2009.00562.x" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84998CT5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972620v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nalapko" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Skvortsov" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000348462.29306.59" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972619v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000346330.72296.51" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972617v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.HP.0000346334.78268.31" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106327v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieser" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Angelis" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viscomi" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988574v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuller" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bottollier-Depois" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncp123" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B01470EC4FF0F9B26E3DE7A939A373496A5CA98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985077v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kornak" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calas" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leblanc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2008.10.005" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXLXQ9QT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988572v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olsen" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Benevides" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-009-0232-1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DEEDDE0583DEE5F0CF02070B4AAA223E7FA20B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106494v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woda" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bortolin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001433v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Robbes" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mantione" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2008.01.018" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWKGQLW3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001438v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Battaglini" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tikunov" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.10.033" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFDZ32R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001434v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.12.051" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJ2PNZ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001432v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bottollier-Depois" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.12.018" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMG15Q6X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001439v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;dioni" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asselineau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.11.031" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV0X2KGN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085372v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindborg" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bottolier-Depois" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latocha" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lillh&#246;k" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncm117" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-13MDPS9L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015584v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2007039" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008520v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2006.12.011" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR5P3F56-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012370v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.05.026" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801234v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessarps" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fuller" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012377v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Alexander" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Amundson" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Blakely" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buddemeier" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.05.035" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKMQ25PS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012372v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.05.024" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029104v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Herv&#233;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Tikunov" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amouroux" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci532" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9101B9EA7C008D6B4A81AF78E89187F8C636878/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029103v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivannikov" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci650" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F96B52BA61F6EB60E9C6C6748BFDD8D953452CEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029101v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourmelon" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci516" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6521ECA08F65617109090D41A37AE43EE19A5251/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029110v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debuyst" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meghzifene" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onori" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci549" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36D5368A479DF63038F06F4B847CA0A920EBD3C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039352v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bertho" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frick" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquay" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2005.03.045" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTDHXZR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039347v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bouachri" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lahaye" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wargnies" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci123" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D523A0365CC42D58C53688CBFFD5EAFAEBB1FC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080747v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spurny" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartlett" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nch217" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEABBF2F098E4101988026BFFF42584495736306/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297369v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Pouget" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delbos" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benderitter" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046171v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaillard-Lecanu" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004032-200402000-00002" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051667v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fouillard" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randell Young" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.452" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11338D0DCF56E09844FDD2516017A6C0C611720A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048426v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2003001" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065637v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacquet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapel" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/15258160260091013" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051724v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chau" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spurn&#253;" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2002005" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938856v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roux" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard-Lecanu" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chau" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2001111" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04273280v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guen" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.rpd.a032454" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-8D6K0S7F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448209v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05082673v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05628091v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05621905v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lajouanine" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889718v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron S Tamashiro" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K Stone" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Anspach" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Champine" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Firpo" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430806001" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889683v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430217011" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05621799v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03825254v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Defer" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C&#233;lestin" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pallu" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Farges" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kolma&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089877v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien J. Celestin" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03900950v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221232v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berthelot" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Cassandre" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563821v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943795v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Berthelot" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briand" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30077.23527" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894367v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duluc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rannou" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Voytchev" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555900v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Chevallier" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03570122v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pincon" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568126v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645325v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bottollier-Depois" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allain" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715308002" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567398v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Chevallier" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Heinrichs" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hickman" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802076v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Ludwig Klein" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ymane Taoufiq" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desautez" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fan&#231;ois Botollier-D&#233;pois" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131638v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620462v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05621968v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Claudel" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05621986v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dard&#233;-Filippi" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674763v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Buffler" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Hutton" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Brower Kidson" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10739.13606" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04207609v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10735.41122" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04096070v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32620.03208" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04096431v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Burbidge" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20057.26725" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04699213v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tourard" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17211.63528" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04103594v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; S&#225;dlo" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Mich&#225;lik" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waclaw Stachowicz" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mazal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04103726v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile R&#233;my-Kornak" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calas" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise LeBlanc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18565.73443" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131649v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21981.08160" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108245v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Remy" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108249v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bartlett" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Bilski" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Dyer" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin O. Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321079v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maget" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Caron" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73488-6_14" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362652v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dolo" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Garcia" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39668-8_1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184835v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dolo" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgueres" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garcia" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447960v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.u7rhqfvfa" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949073v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949053v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949025v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939006v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04610731v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Briand" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Damon" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387515v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Angus" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bardelay" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Buchanan" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Chandler" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384821v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Derradji" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04131078v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wilson" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>