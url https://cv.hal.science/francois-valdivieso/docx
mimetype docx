--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -641,160 +641,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04099941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of magnesium and zinc aluminate spinels by microwave heating: Influence of the oxide precursors on the phase composition</w:t>
+                <w:t xml:space="preserve">One-dimensional modeling of bulk cationic interdiffusion in mixed oxides (U,Pu)O$_2$ and analysis of homogenization within a microstructure using a finite difference method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Chassagne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Meunier</w:t>
+                <w:t xml:space="preserve">Nadia Dempowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lechelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104679⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 568, pp.153850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822305v1</w:t>
+                <w:t xml:space="preserve">cea-03713932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid microwave sintering of alumina and 3 mol% Y2O3-stabilized zirconia in a multimode cavity – Influence of the sintering cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila Khalile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -826,461 +826,461 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (13), pp.18143-18150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional modeling of bulk cationic interdiffusion in mixed oxides (U,Pu)O$_2$ and analysis of homogenization within a microstructure using a finite difference method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Dempowo</w:t>
+                <w:t xml:space="preserve">Preparation of magnesium and zinc aluminate spinels by microwave heating: Influence of the oxide precursors on the phase composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lechelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 568, pp.153850. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.104679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03713932v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of UO2 pellets by microwave sintering using an instrumented multimode cavity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of an instrumented microwave multimode cavity for sintering of nuclear ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Croquesel</w:t>
+                <w:t xml:space="preserve">J. Croquesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pillon</w:t>
+                <w:t xml:space="preserve">C. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.07.238⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, pp.109638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03306911v1</w:t>
+                <w:t xml:space="preserve">cea-04698510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an instrumented microwave multimode cavity for sintering of nuclear ceramics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Petit</w:t>
+                <w:t xml:space="preserve">Densification of UO2 pellets by microwave sintering using an instrumented multimode cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Valdivieso</w:t>
+                <w:t xml:space="preserve">Jérémy Croquesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pillon</w:t>
+                <w:t xml:space="preserve">Sylvie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 204, pp.109638. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (21), pp.30610-30615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.07.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04698510v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Sintering of Alumina at 915 MHz: Modeling, Process Control, and Microstructure Distribution</w:t>
               </w:r>
@@ -1750,51 +1750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering at Particle Scale: An Eulerian Computing Framework to Deal with Strong Topological and Material Discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1964,1154 +1964,1154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01144988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconia matrix composite dispersed with stainless steel particles: Processing and oxidation behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Serris</w:t>
+                <w:t xml:space="preserve">A finite element-based level set method for fluidelastic solid interaction with surface tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.11.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (9), pp.919-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783283v1</w:t>
+                <w:t xml:space="preserve">emse-00962442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element-based level set method for fluidelastic solid interaction with surface tension</w:t>
+                <w:t xml:space="preserve">Direct 3D simulation of powder sintering by surface and volume diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.4415⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.714-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-00962442v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00962456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct 3D simulation of powder sintering by surface and volume diffusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">3D modelling of doped and multi-materials during sintering of a granular packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howatchinou Tossoukpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 554-557, pp.714-723. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.714⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.724-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00962456v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00963557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of doped and multi-materials during sintering of a granular packing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zirconia matrix composite dispersed with stainless steel particles: Processing and oxidation behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Tarabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howatchinou Tossoukpe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 554-557, pp.724-731. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (6), pp.1101-1110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00963557v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of sintering of alumina matrix-stainless steel dispersion composite and interaction between chromium, carbon and alumina during powder metallurgy process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovering Functional Properties of Solution Processed Silicon Thin-Films Symposium R on Advanced Inorganic Materials and Concepts for Photovoltaics/Spring Meeting of the European-Materials-Research-Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Drahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bartholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Metallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/003258910X12740974839701⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.144-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.10.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828481v1</w:t>
+                <w:t xml:space="preserve">hal-00850938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Valdivieso</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00828629v1</w:t>
+                <w:t xml:space="preserve">emse-03470800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recovering Functional Properties of Solution Processed Silicon Thin-Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Drahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartholin Marie-Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.144-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.10.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-03470800v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00652994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Functional Properties of Solution Processed Silicon Thin-Films Symposium R on Advanced Inorganic Materials and Concepts for Photovoltaics/Spring Meeting of the European-Materials-Research-Society</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Blayac</w:t>
+                <w:t xml:space="preserve">Characterisation of sintering of alumina matrix-stainless steel dispersion composite and interaction between chromium, carbon and alumina during powder metallurgy process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Auger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.10.167⟩</w:t>
+              <w:t xml:space="preserve">Powder Metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (4), pp.522-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/003258910X12740974839701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850938v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Functional Properties of Solution Processed Silicon Thin-Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saunier</w:t>
+                <w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.10.167⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00652994v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D simulation of the matter transport by surface diffusion within a level-set context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3357,51 +3357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3956,51 +3956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering Simulation at a Scale Lower than the Grain Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajdour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lechelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4081,51 +4081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen pressure effects on non-isothermal alumina sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4581,1318 +4581,1318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramics based on SnO2, ZnO and Zn2SnO4 prepared by conventional and microwave sintering</w:t>
+                <w:t xml:space="preserve">Microwave sintered SnO2-ZnO based ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Simonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Pabst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">29th Annual Doctoral Seminar Inorganic Non-metallic Materials 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907490v1</w:t>
+                <w:t xml:space="preserve">hal-04909670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave sintered SnO2-ZnO based ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Simonova</w:t>
+                <w:t xml:space="preserve">Densification par chauffage micro-ondes de bioceramiques ZTA – Influence de la composition des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila Khalile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willy Pabst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual Doctoral Seminar Inorganic Non-metallic Materials 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909670v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification par chauffage micro-ondes de bioceramiques ZTA – Influence de la composition des matériaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouhaila Khalile</w:t>
+                <w:t xml:space="preserve">Ceramics based on SnO2, ZnO and Zn2SnO4 prepared by conventional and microwave sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Simonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Pabst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kotrbova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">10th International Congress on Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907706v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de spinelles d’aluminate de magnésium et de zinc par chauffage microondes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation et modélisation de la mise en forme de tuiles réfractaires à base de SiC pour les unités de valorisation énergétique des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Meunier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ganster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDM-FACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Munster, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907659v1</w:t>
+                <w:t xml:space="preserve">emse-05019678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave sintering of zirconia and zirconia-toughened alumina – Influence of the content and type of dopants of zirconia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frittage micro-ondes de pièces architecturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila Khalile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Peroglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Manceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">2ème Journée Impression 3D du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907476v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave sintering of alumina, zirconia and Zirconia-Toughened Alumina – Influence of the materials’ composition and sintering cell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Meunier</w:t>
+                <w:t xml:space="preserve">Formulation and modelling of the shaping of SiC refractory tiles for waste-to-energy facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ganster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 33, 33rd conference and annual meeting of the International Society for Ceramics in Medicine (ISCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Soleure, Switzerland</w:t>
+              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907485v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05023628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and modelling of the shaping of SiC refractory tiles for waste-to-energy facilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Tixier</w:t>
+                <w:t xml:space="preserve">Microwave sintering of alumina, zirconia and Zirconia-Toughened Alumina – Influence of the materials’ composition and sintering cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila Khalile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Bioceramics 33, 33rd conference and annual meeting of the International Society for Ceramics in Medicine (ISCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Soleure, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05023628v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et modélisation de la mise en forme de tuiles réfractaires à base de SiC pour les unités de valorisation énergétique des déchets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Tixier</w:t>
+                <w:t xml:space="preserve">Microwave sintering of zirconia and zirconia-toughened alumina – Influence of the content and type of dopants of zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila Khalile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05019678v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage micro-ondes de pièces architecturées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémence Petit</w:t>
+                <w:t xml:space="preserve">Formulation and modelling of the shaping of SiC refractory tiles for waste-to-energy facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ganster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Impression 3D du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">18th Biennial Worldwide Congress on Refractories (UNITECR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Francfort-sur-le-Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907695v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05029101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and modelling of the shaping of SiC refractory tiles for waste-to-energy facilities</w:t>
+                <w:t xml:space="preserve">Study of SiC-based refractory tiles compaction behaviour during shaping with modified Cam-Clay model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. Brossard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ganster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Biennial Worldwide Congress on Refractories (UNITECR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Francfort-sur-le-Main, Germany</w:t>
+              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05029101v1</w:t>
+                <w:t xml:space="preserve">emse-05023664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of SiC-based refractory tiles compaction behaviour during shaping with modified Cam-Clay model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration de spinelles d’aluminate de magnésium et de zinc par chauffage microondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Poirier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée GDM-FACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Munster, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05023664v1</w:t>
+                <w:t xml:space="preserve">hal-04907659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave sintering of zirconia bulk and lattice samples shaped by DLP-based stereolithography</w:t>
               </w:r>
@@ -6016,64 +6016,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of oxide-bonded SiC refractories by C-A-S slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6236,90 +6236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and grain boundary interdiffusion during the sintering of mixed oxides fuels - a Finite Volume Method simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dempowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lechelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6338,562 +6338,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03699734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation des matériaux réfractaires SiC à liaison oxydes par les laitiers CaO-Al2O3-SiO2</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déliantage : contraintes, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">1ère Journée Impression 3D du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05019397v1</w:t>
+                <w:t xml:space="preserve">emse-05019465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déliantage : contraintes, enjeux et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Densification of uranium dioxide pellets by microwave sintering for nuclear applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Croquesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillon-Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Impression 3D du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Tarbes, France</w:t>
+              <w:t xml:space="preserve">STPMF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05019465v1</w:t>
+                <w:t xml:space="preserve">cea-04741813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of uranium dioxide pellets by microwave sintering for nuclear applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets du chauffage micro-onde sur la formation de spinelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STPMF 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04741813v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du chauffage micro-onde sur la formation de spinelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Chassagne</w:t>
+                <w:t xml:space="preserve">Effect of zirconia content, type of dopants and microwave sintering parameters on densification and microstructure of Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-ZrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila Khalile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés 2021</w:t>
+              <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907636v1</w:t>
+                <w:t xml:space="preserve">hal-05019435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of zirconia content, type of dopants and microwave sintering parameters on densification and microstructure of Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-ZrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Petit</w:t>
+                <w:t xml:space="preserve">Dégradation des matériaux réfractaires SiC à liaison oxydes par les laitiers CaO-Al2O3-SiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019435v1</w:t>
+                <w:t xml:space="preserve">emse-05019397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave sintering of nuclear ceramics</w:t>
               </w:r>
@@ -6918,64 +6918,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Croquesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillon-Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECerS16 - 16th Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
@@ -7004,77 +7004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave sintering of nuclear ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Croquesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillon-Eymard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7216,77 +7216,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du frittage de matériaux dopés et de multi-matériaux à l'échelle d'un empilement granulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howatchinou Tossoukpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7337,51 +7337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance computing of sintering process at particle scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7426,752 +7426,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Microcracking networks of stitched multiaxial laminates under thermal loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon Thin Films from Nanoparticles Dispersion: a Route to Solution Processed Silicon Thin Film Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Drahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quynh Nguyen Thi Thuy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
+                <w:t xml:space="preserve">Patrick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Composite Materials (ICCM18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - THIN FILM &amp;ADVANCED SOLUTIONS 2011-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530473v1</w:t>
+                <w:t xml:space="preserve">emse-00786414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Sintering of Silicon Nanoparticles for Large-Area Printed Electronics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Silicon thin films from nanoparticles dispersion: a route to solution processed silicon thin film solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Drahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sintering 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Jeju, South Korea, France</w:t>
+              <w:t xml:space="preserve">Photovoltaic Technical Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00640913v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00640888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon thin films from nanoparticles dispersion: a route to solution processed silicon thin film solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Microwave Sintering of Silicon Nanoparticles for Large-Area Printed Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Drahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zymelka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photovoltaic Technical Conference 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">International Conference on Sintering 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Jeju, South Korea, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00640888v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00640913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Thin Films from Nanoparticles Dispersion: a Route to Solution Processed Silicon Thin Film Solar Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Recovering Functional Properties of Solution Processed Silicon Thin-Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Blayac</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bartholin Marie-Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - THIN FILM &amp;ADVANCED SOLUTIONS 2011-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2011 SPRING MEETING IUMRS ICAM 2011 &amp; E-MRS / MRS BILATERAL CONFERENCE on ENERGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00786414v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00744906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Functional Properties of Solution Processed Silicon Thin-Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Blayac</w:t>
+                <w:t xml:space="preserve">Simulation directe du frittage à l'échelle des grains par diffusion surfacique et volumique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 SPRING MEETING IUMRS ICAM 2011 &amp; E-MRS / MRS BILATERAL CONFERENCE on ENERGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, nice, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00744906v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation directe du frittage à l'échelle des grains par diffusion surfacique et volumique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruchon</w:t>
+                <w:t xml:space="preserve">3D Microcracking networks of stitched multiaxial laminates under thermal loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Nguyen Thi Thuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">18th International Conference on Composite Materials (ICCM18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592741v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation du transport de matière par diffusion surfacique à l'aide d'une approche Level-Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pacquaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8261,51 +8261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajdour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Léchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8395,51 +8395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMM 06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Sétif, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8593,51 +8593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage de poudres d'alumine nanométrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8688,51 +8688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité d'une procelaine contenant des nanoparticules d'alumine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Belnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8968,51 +8968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9050,64 +9050,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of SiC refractories in the waste-to-energy facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9732,51 +9732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9EE7717"/>
+    <w:nsid w:val="57DE7C52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9963,51 +9963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-valdivieso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05014092v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04191173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Khalile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.08.302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Coppola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.10.194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04099941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100371" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Chassagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104679" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dempowo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153850" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Croquesel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.07.238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04698510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Croquesel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109638" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bilot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bilot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Harnois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162544" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vaucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2017.0577" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Desplanques Desplanques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.10.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TQ1W5M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.08.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Desplanques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C83P8R8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Tarabay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.11.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00963557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howatchinou Tossoukpe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.724" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/003258910X12740974839701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3079" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19MGC1M8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bartholin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.167" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00652994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholin Marie-Claude" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doremus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lazzarotto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kamdem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goeuriot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00498521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nivot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.05.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2ZX9T1K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Belnou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#339;uriot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#339;uriot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2006.03.031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ4B7KRP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajdour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Saikouk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.516" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Ks Saikouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nivot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.10.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9CXHZ8K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Gaumet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Journiac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#352;imonov&#225;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Pabst" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Simonova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pabst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kotrbova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907706v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907659v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907476v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907485v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023628v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907695v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Manceaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rivera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05029101v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907494v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04932892v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03699734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillon-Eymard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907636v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019435v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907597v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441911v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon-Eymard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01526904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2015.7415042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722343v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nguyen Thi Thuy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00640913v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zymelka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00640888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Drahi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Benaben" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00786414v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00744906v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413789v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahnoune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chegaar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saheb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300021v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00161-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK2HVC37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lance" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belnou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goeuriot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244612v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05038731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Villalba Weinberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03404242v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n4808" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850925v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470599730.ch5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04995186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-01230273v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-valdivieso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05014092v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04191173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Khalile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.08.302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Coppola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.10.194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04099941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100371" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dempowo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Chassagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104679" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04698510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Croquesel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109638" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Croquesel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.07.238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bilot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bilot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Harnois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162544" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vaucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2017.0577" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Desplanques Desplanques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.10.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TQ1W5M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.08.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Desplanques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C83P8R8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00963557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howatchinou Tossoukpe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.724" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Tarabay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.11.020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bartholin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19MGC1M8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00652994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholin Marie-Claude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/003258910X12740974839701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828629v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doremus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lazzarotto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kamdem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goeuriot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00498521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nivot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.05.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2ZX9T1K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Belnou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#339;uriot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#339;uriot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2006.03.031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ4B7KRP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajdour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Saikouk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.516" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Ks Saikouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nivot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.10.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9CXHZ8K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Gaumet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Journiac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#352;imonov&#225;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Pabst" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Simonova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pabst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907706v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kotrbova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907695v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Manceaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rivera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023628v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907485v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907476v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05029101v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023664v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907494v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04932892v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03699734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillon-Eymard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907597v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441911v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon-Eymard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01526904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2015.7415042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722343v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00786414v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Benaben" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00640888v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Drahi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00640913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zymelka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00744906v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nguyen Thi Thuy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413789v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahnoune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chegaar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saheb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300021v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00161-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK2HVC37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lance" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belnou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goeuriot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244612v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05038731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Villalba Weinberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03404242v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n4808" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850925v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470599730.ch5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04995186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-01230273v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>