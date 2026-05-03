--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -992,295 +992,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an instrumented microwave multimode cavity for sintering of nuclear ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Densification of UO2 pellets by microwave sintering using an instrumented multimode cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Croquesel</w:t>
+                <w:t xml:space="preserve">Jérémy Croquesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Meunier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Pillon</w:t>
+                <w:t xml:space="preserve">Sylvie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109638⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (21), pp.30610-30615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.07.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04698510v1</w:t>
+                <w:t xml:space="preserve">hal-03306911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of UO2 pellets by microwave sintering using an instrumented multimode cavity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Valdivieso</w:t>
+                <w:t xml:space="preserve">Design of an instrumented microwave multimode cavity for sintering of nuclear ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Croquesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Croquesel</w:t>
+                <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pillon</w:t>
+                <w:t xml:space="preserve">S. Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (21), pp.30610-30615. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, pp.109638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.07.238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306911v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04698510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Sintering of Alumina at 915 MHz: Modeling, Process Control, and Microstructure Distribution</w:t>
               </w:r>
@@ -2623,51 +2623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3357,51 +3357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4081,51 +4081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen pressure effects on non-isothermal alumina sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5056,297 +5056,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05019678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage micro-ondes de pièces architecturées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation and modelling of the shaping of SiC refractory tiles for waste-to-energy facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ganster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Impression 3D du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907695v1</w:t>
+                <w:t xml:space="preserve">emse-05023628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and modelling of the shaping of SiC refractory tiles for waste-to-energy facilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Tixier</w:t>
+                <w:t xml:space="preserve">Microwave sintering of alumina, zirconia and Zirconia-Toughened Alumina – Influence of the materials’ composition and sintering cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila Khalile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Bioceramics 33, 33rd conference and annual meeting of the International Society for Ceramics in Medicine (ISCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Soleure, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05023628v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave sintering of alumina, zirconia and Zirconia-Toughened Alumina – Influence of the materials’ composition and sintering cell</w:t>
+                <w:t xml:space="preserve">Microwave sintering of zirconia and zirconia-toughened alumina – Influence of the content and type of dopants of zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila Khalile</w:t>
@@ -5364,427 +5347,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 33, 33rd conference and annual meeting of the International Society for Ceramics in Medicine (ISCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Soleure, Switzerland</w:t>
+              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907485v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave sintering of zirconia and zirconia-toughened alumina – Influence of the content and type of dopants of zirconia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frittage micro-ondes de pièces architecturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila Khalile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Peroglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Manceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">2ème Journée Impression 3D du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907476v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and modelling of the shaping of SiC refractory tiles for waste-to-energy facilities</w:t>
+                <w:t xml:space="preserve">Study of SiC-based refractory tiles compaction behaviour during shaping with modified Cam-Clay model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. Brossard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ganster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Biennial Worldwide Congress on Refractories (UNITECR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Francfort-sur-le-Main, Germany</w:t>
+              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05029101v1</w:t>
+                <w:t xml:space="preserve">emse-05023664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of SiC-based refractory tiles compaction behaviour during shaping with modified Cam-Clay model</w:t>
+                <w:t xml:space="preserve">Formulation and modelling of the shaping of SiC refractory tiles for waste-to-energy facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ganster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th Biennial Worldwide Congress on Refractories (UNITECR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Francfort-sur-le-Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05023664v1</w:t>
+                <w:t xml:space="preserve">emse-05029101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de spinelles d’aluminate de magnésium et de zinc par chauffage microondes</w:t>
               </w:r>
@@ -6407,168 +6407,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05019465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of uranium dioxide pellets by microwave sintering for nuclear applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of zirconia content, type of dopants and microwave sintering parameters on densification and microstructure of Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-ZrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila Khalile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STPMF 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04741813v1</w:t>
+                <w:t xml:space="preserve">hal-05019435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du chauffage micro-onde sur la formation de spinelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6610,165 +6593,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of zirconia content, type of dopants and microwave sintering parameters on densification and microstructure of Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-ZrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Densification of uranium dioxide pellets by microwave sintering for nuclear applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Croquesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillon-Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">STPMF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019435v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04741813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation des matériaux réfractaires SiC à liaison oxydes par les laitiers CaO-Al2O3-SiO2</w:t>
               </w:r>
@@ -6918,64 +6918,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Croquesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillon-Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECerS16 - 16th Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
@@ -7004,77 +7004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave sintering of nuclear ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Croquesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillon-Eymard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7426,51 +7426,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Thin Films from Nanoparticles Dispersion: a Route to Solution Processed Silicon Thin Film Solar Cells</w:t>
+                <w:t xml:space="preserve">Microwave Sintering of Silicon Nanoparticles for Large-Area Printed Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blayac</w:t>
@@ -7490,84 +7490,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Benaben</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Zymelka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - THIN FILM &amp;ADVANCED SOLUTIONS 2011-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">International Conference on Sintering 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Jeju, South Korea, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00786414v1</w:t>
+                <w:t xml:space="preserve">emse-00640913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon thin films from nanoparticles dispersion: a route to solution processed silicon thin film solar cells</w:t>
               </w:r>
@@ -7605,51 +7609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photovoltaic Technical Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7660,59 +7664,59 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00640888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Sintering of Silicon Nanoparticles for Large-Area Printed Electronics</w:t>
+                <w:t xml:space="preserve">Silicon Thin Films from Nanoparticles Dispersion: a Route to Solution Processed Silicon Thin Film Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blayac</w:t>
@@ -7726,94 +7730,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sintering 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Jeju, South Korea, France</w:t>
+              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - THIN FILM &amp;ADVANCED SOLUTIONS 2011-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00640913v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00786414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering Functional Properties of Solution Processed Silicon Thin-Films</w:t>
               </w:r>
@@ -8261,51 +8261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajdour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Léchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8395,51 +8395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMM 06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Sétif, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8574,236 +8574,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage de poudres d'alumine nanométrique.</w:t>
+                <w:t xml:space="preserve">Réactivité d'une procelaine contenant des nanoparticules d'alumine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lance</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">F. Belnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goeuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Le Creusot, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00300185v1</w:t>
+                <w:t xml:space="preserve">hal-00300188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité d'une procelaine contenant des nanoparticules d'alumine.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Frittage de poudres d'alumine nanométrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Goeuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles GFC.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Le Creusot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Goeuriot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00300188v1</w:t>
+                <w:t xml:space="preserve">hal-00300185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9732,51 +9732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57DE7C52"/>
+    <w:nsid w:val="29535CB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9963,51 +9963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-valdivieso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05014092v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04191173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Khalile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.08.302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Coppola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.10.194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04099941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100371" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dempowo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Chassagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104679" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04698510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Croquesel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109638" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Croquesel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.07.238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bilot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bilot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Harnois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162544" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vaucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2017.0577" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Desplanques Desplanques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.10.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TQ1W5M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.08.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Desplanques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C83P8R8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00963557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howatchinou Tossoukpe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.724" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Tarabay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.11.020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bartholin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19MGC1M8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00652994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholin Marie-Claude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/003258910X12740974839701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828629v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doremus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lazzarotto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kamdem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goeuriot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00498521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nivot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.05.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2ZX9T1K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Belnou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#339;uriot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#339;uriot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2006.03.031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ4B7KRP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajdour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Saikouk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.516" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Ks Saikouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nivot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.10.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9CXHZ8K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Gaumet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Journiac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#352;imonov&#225;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Pabst" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Simonova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pabst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907706v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kotrbova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907695v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Manceaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rivera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023628v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907485v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907476v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05029101v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023664v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907494v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04932892v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03699734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillon-Eymard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907597v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441911v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon-Eymard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01526904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2015.7415042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722343v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00786414v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Benaben" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00640888v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Drahi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00640913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zymelka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00744906v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nguyen Thi Thuy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413789v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahnoune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chegaar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saheb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300021v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00161-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK2HVC37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lance" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belnou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goeuriot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244612v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05038731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Villalba Weinberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03404242v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n4808" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850925v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470599730.ch5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04995186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-01230273v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-valdivieso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05014092v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04191173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Khalile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.08.302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Coppola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.10.194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04099941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100371" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dempowo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Chassagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104679" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Croquesel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.07.238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04698510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Croquesel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109638" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bilot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bilot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Harnois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162544" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vaucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2017.0577" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Desplanques Desplanques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.10.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TQ1W5M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.08.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Desplanques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C83P8R8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00963557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howatchinou Tossoukpe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.724" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Tarabay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.11.020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bartholin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19MGC1M8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00652994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholin Marie-Claude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/003258910X12740974839701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828629v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doremus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lazzarotto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kamdem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goeuriot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00498521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nivot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.05.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2ZX9T1K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Belnou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#339;uriot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#339;uriot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2006.03.031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ4B7KRP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajdour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Saikouk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.516" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Ks Saikouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nivot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.10.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9CXHZ8K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Gaumet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Journiac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#352;imonov&#225;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Pabst" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Simonova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pabst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907706v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kotrbova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023628v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907485v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907695v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Manceaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rivera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023664v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05029101v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907494v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04932892v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03699734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019435v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907636v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741813v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillon-Eymard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907597v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441911v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon-Eymard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01526904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2015.7415042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722343v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00640913v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zymelka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00640888v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Drahi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Benaben" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00786414v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00744906v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nguyen Thi Thuy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413789v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahnoune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chegaar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saheb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300021v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00161-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK2HVC37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300188v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belnou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goeuriot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300185v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lance" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244612v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05038731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Villalba Weinberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03404242v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n4808" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850925v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470599730.ch5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04995186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-01230273v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>