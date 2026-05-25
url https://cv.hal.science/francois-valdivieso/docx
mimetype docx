--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -992,295 +992,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of UO2 pellets by microwave sintering using an instrumented multimode cavity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of an instrumented microwave multimode cavity for sintering of nuclear ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Croquesel</w:t>
+                <w:t xml:space="preserve">J. Croquesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pillon</w:t>
+                <w:t xml:space="preserve">C. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.07.238⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, pp.109638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03306911v1</w:t>
+                <w:t xml:space="preserve">cea-04698510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an instrumented microwave multimode cavity for sintering of nuclear ceramics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Petit</w:t>
+                <w:t xml:space="preserve">Densification of UO2 pellets by microwave sintering using an instrumented multimode cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Valdivieso</w:t>
+                <w:t xml:space="preserve">Jérémy Croquesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pillon</w:t>
+                <w:t xml:space="preserve">Sylvie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 204, pp.109638. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (21), pp.30610-30615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.109638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.07.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04698510v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Sintering of Alumina at 915 MHz: Modeling, Process Control, and Microstructure Distribution</w:t>
               </w:r>
@@ -2623,51 +2623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3357,51 +3357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4081,51 +4081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen pressure effects on non-isothermal alumina sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4935,401 +4935,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et modélisation de la mise en forme de tuiles réfractaires à base de SiC pour les unités de valorisation énergétique des déchets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ganster</w:t>
+                <w:t xml:space="preserve">Frittage micro-ondes de pièces architecturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila Khalile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Peroglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+                <w:t xml:space="preserve">Lucas Manceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Poirier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">2ème Journée Impression 3D du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05019678v1</w:t>
+                <w:t xml:space="preserve">hal-04907695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and modelling of the shaping of SiC refractory tiles for waste-to-energy facilities</w:t>
+                <w:t xml:space="preserve">Formulation et modélisation de la mise en forme de tuiles réfractaires à base de SiC pour les unités de valorisation énergétique des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ganster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05023628v1</w:t>
+                <w:t xml:space="preserve">emse-05019678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave sintering of alumina, zirconia and Zirconia-Toughened Alumina – Influence of the materials’ composition and sintering cell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Meunier</w:t>
+                <w:t xml:space="preserve">Formulation and modelling of the shaping of SiC refractory tiles for waste-to-energy facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ganster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 33, 33rd conference and annual meeting of the International Society for Ceramics in Medicine (ISCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Soleure, Switzerland</w:t>
+              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907485v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05023628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave sintering of zirconia and zirconia-toughened alumina – Influence of the content and type of dopants of zirconia</w:t>
+                <w:t xml:space="preserve">Microwave sintering of alumina, zirconia and Zirconia-Toughened Alumina – Influence of the materials’ composition and sintering cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila Khalile</w:t>
@@ -5347,444 +5364,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Bioceramics 33, 33rd conference and annual meeting of the International Society for Ceramics in Medicine (ISCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Soleure, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907476v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage micro-ondes de pièces architecturées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave sintering of zirconia and zirconia-toughened alumina – Influence of the content and type of dopants of zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila Khalile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Impression 3D du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907695v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of SiC-based refractory tiles compaction behaviour during shaping with modified Cam-Clay model</w:t>
+                <w:t xml:space="preserve">Formulation and modelling of the shaping of SiC refractory tiles for waste-to-energy facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ganster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th Biennial Worldwide Congress on Refractories (UNITECR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Francfort-sur-le-Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05023664v1</w:t>
+                <w:t xml:space="preserve">emse-05029101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and modelling of the shaping of SiC refractory tiles for waste-to-energy facilities</w:t>
+                <w:t xml:space="preserve">Study of SiC-based refractory tiles compaction behaviour during shaping with modified Cam-Clay model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. Brossard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ganster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Biennial Worldwide Congress on Refractories (UNITECR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Francfort-sur-le-Main, Germany</w:t>
+              <w:t xml:space="preserve">ECerS18 - 18th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05029101v1</w:t>
+                <w:t xml:space="preserve">emse-05023664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de spinelles d’aluminate de magnésium et de zinc par chauffage microondes</w:t>
               </w:r>
@@ -6016,64 +6016,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of oxide-bonded SiC refractories by C-A-S slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6407,151 +6407,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05019465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of zirconia content, type of dopants and microwave sintering parameters on densification and microstructure of Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-ZrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Densification of uranium dioxide pellets by microwave sintering for nuclear applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Croquesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillon-Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">STPMF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019435v1</w:t>
+                <w:t xml:space="preserve">cea-04741813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du chauffage micro-onde sur la formation de spinelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6593,238 +6610,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of uranium dioxide pellets by microwave sintering for nuclear applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of zirconia content, type of dopants and microwave sintering parameters on densification and microstructure of Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-ZrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila Khalile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STPMF 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04741813v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation des matériaux réfractaires SiC à liaison oxydes par les laitiers CaO-Al2O3-SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6918,64 +6918,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Croquesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillon-Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECerS16 - 16th Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
@@ -7004,77 +7004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave sintering of nuclear ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Croquesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillon-Eymard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7426,51 +7426,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Sintering of Silicon Nanoparticles for Large-Area Printed Electronics</w:t>
+                <w:t xml:space="preserve">Silicon Thin Films from Nanoparticles Dispersion: a Route to Solution Processed Silicon Thin Film Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blayac</w:t>
@@ -7490,88 +7490,84 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Zymelka</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sintering 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Jeju, South Korea, France</w:t>
+              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - THIN FILM &amp;ADVANCED SOLUTIONS 2011-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00640913v1</w:t>
+                <w:t xml:space="preserve">emse-00786414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon thin films from nanoparticles dispersion: a route to solution processed silicon thin film solar cells</w:t>
               </w:r>
@@ -7609,51 +7605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photovoltaic Technical Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7664,59 +7660,59 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00640888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Thin Films from Nanoparticles Dispersion: a Route to Solution Processed Silicon Thin Film Solar Cells</w:t>
+                <w:t xml:space="preserve">Microwave Sintering of Silicon Nanoparticles for Large-Area Printed Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blayac</w:t>
@@ -7730,90 +7726,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zymelka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - THIN FILM &amp;ADVANCED SOLUTIONS 2011-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">International Conference on Sintering 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Jeju, South Korea, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00786414v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00640913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering Functional Properties of Solution Processed Silicon Thin-Films</w:t>
               </w:r>
@@ -8261,51 +8261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajdour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Léchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8395,51 +8395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMM 06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Sétif, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8574,603 +8574,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité d'une procelaine contenant des nanoparticules d'alumine.</w:t>
+                <w:t xml:space="preserve">Frittage de poudres d'alumine nanométrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Belnou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">D. Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2002, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles GFC.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00300188v1</w:t>
+                <w:t xml:space="preserve">hal-00300185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage de poudres d'alumine nanométrique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réactivité d'une procelaine contenant des nanoparticules d'alumine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Belnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goeuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Goeuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lance</w:t>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Le Creusot, France</w:t>
+                <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300185v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave sintering of zirconia-toughened alumina – Influence of the materials’ composition and sintering cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouhaila Khalile</w:t>
+                <w:t xml:space="preserve">Microwave debinding of ceramic parts shaped by stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Valdivieso</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244612v1</w:t>
+                <w:t xml:space="preserve">hal-04929969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave debinding of ceramic parts shaped by stereolithography</w:t>
-[...98 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Improvement of SiC refractories in the waste-to-energy facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Villalba Weinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECerS16 - 16th Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05038731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9180,51 +9072,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage de céramiques par chauffage micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9243,161 +9135,161 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Manière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.N4 808, 2021, Matériaux - Verres et céramiques, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-n4808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Mass Transport during Sintering Induced by Thermal Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Sintering Science and Technology: Ceramic Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-49, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470599730.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9407,51 +9299,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide-bonded SiC refractory tiles for municipal waste incineration: wear mechanism and modeling of the shaping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9503,51 +9395,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04995186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9557,114 +9449,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dispersion par voie aqueuse ou organique de mélanges de céramiques oxydes ou non-oxydes. Influence de la morphologie des grains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Nationale Supérieure des Mines de Saint-Etienne; Ecole Nationale Supérieure des Mines de Paris, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01230273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9732,51 +9624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29535CB8"/>
+    <w:nsid w:val="D124A4DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9963,51 +9855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-valdivieso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05014092v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04191173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Khalile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.08.302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Coppola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.10.194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04099941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100371" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dempowo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Chassagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104679" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Croquesel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.07.238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04698510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Croquesel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109638" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bilot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bilot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Harnois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162544" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vaucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2017.0577" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Desplanques Desplanques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.10.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TQ1W5M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.08.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Desplanques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C83P8R8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00963557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howatchinou Tossoukpe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.724" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Tarabay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.11.020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bartholin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19MGC1M8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00652994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholin Marie-Claude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/003258910X12740974839701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828629v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doremus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lazzarotto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kamdem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goeuriot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00498521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nivot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.05.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2ZX9T1K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Belnou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#339;uriot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#339;uriot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2006.03.031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ4B7KRP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajdour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Saikouk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.516" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Ks Saikouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nivot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.10.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9CXHZ8K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Gaumet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Journiac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#352;imonov&#225;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Pabst" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Simonova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pabst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907706v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kotrbova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023628v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907485v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907695v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Manceaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rivera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023664v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05029101v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907494v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04932892v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03699734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019435v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907636v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741813v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillon-Eymard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907597v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441911v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon-Eymard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01526904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2015.7415042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722343v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00640913v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zymelka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00640888v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Drahi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Benaben" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00786414v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00744906v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nguyen Thi Thuy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413789v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahnoune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chegaar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saheb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300021v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00161-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK2HVC37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300188v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belnou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goeuriot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300185v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lance" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244612v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05038731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Villalba Weinberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03404242v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n4808" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850925v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470599730.ch5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04995186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-01230273v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-valdivieso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05014092v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.117016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04191173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Khalile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.08.302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Coppola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.10.194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04099941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100371" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dempowo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Chassagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104679" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04698510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Croquesel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.109638" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Croquesel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.07.238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mani&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bilot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bilot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Harnois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162544" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vaucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2017.0577" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Desplanques Desplanques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.10.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TQ1W5M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2015.08.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Desplanques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C83P8R8H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00963557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howatchinou Tossoukpe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.724" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Tarabay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.11.020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bartholin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19MGC1M8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00652994v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholin Marie-Claude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/003258910X12740974839701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828629v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doremus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lazzarotto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kamdem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goeuriot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00498521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nivot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.05.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2ZX9T1K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Belnou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#339;uriot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#339;uriot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2006.03.031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ4B7KRP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajdour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Saikouk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.516" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Ks Saikouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nivot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.10.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9CXHZ8K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Gaumet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Journiac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#352;imonov&#225;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Pabst" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Simonova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pabst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907706v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907490v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kotrbova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Manceaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rivera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023628v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907485v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907476v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05029101v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023664v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907494v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palmero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04932892v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03699734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillon-Eymard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907597v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441911v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon-Eymard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01526904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2015.7415042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722343v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00786414v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Benaben" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00640888v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Drahi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00640913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zymelka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00744906v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nguyen Thi Thuy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413789v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahnoune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chegaar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saheb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300021v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00161-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK2HVC37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lance" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belnou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goeuriot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05038731v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Villalba Weinberg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03404242v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n4808" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850925v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470599730.ch5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04995186v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-01230273v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>