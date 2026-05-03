--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -1979,273 +1979,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03934373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville durable. Le paradigme dominant de la production néolibérale de la ville</w:t>
+                <w:t xml:space="preserve">La ville durable au prisme du genre : une (re)production des rapports de domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le capital dans la cité. Une encyclopédie critique de la ville</w:t>
+              <w:t xml:space="preserve">Les sens de la ville. Pour un urbanisme de la vie quotidienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ed. Amsterdam</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9782354802172</w:t>
+                <w:t xml:space="preserve">Le temps des cerises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2370711981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03296410v1</w:t>
+                <w:t xml:space="preserve">halshs-03296412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition écologique</w:t>
+                <w:t xml:space="preserve">Ville durable. Le paradigme dominant de la production néolibérale de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t>
+              <w:t xml:space="preserve">Le capital dans la cité. Une encyclopédie critique de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9782271124272</w:t>
+                <w:t xml:space="preserve">Ed. Amsterdam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782354802172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03296415v1</w:t>
+                <w:t xml:space="preserve">halshs-03296410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville durable au prisme du genre : une (re)production des rapports de domination</w:t>
+                <w:t xml:space="preserve">Transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sens de la ville. Pour un urbanisme de la vie quotidienne</w:t>
+              <w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps des cerises</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2370711981</w:t>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782271124272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03296412v1</w:t>
+                <w:t xml:space="preserve">halshs-03296415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du projet au quartier dit &amp;quot;durable&amp;quot; : des identités locales en construction. L’exemple du quartier Beauregard à Rennes</w:t>
               </w:r>
@@ -2867,450 +2867,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04719602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">retour d’enquête - POPSU Métropole littorale de Montpellier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des pratiques alimentaires et appropriations populaires de l’espace après la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valegeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Valegeas</w:t>
+                <w:t xml:space="preserve">Vanessa Moura de Lacerda Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acteurs et marchés du logement face au changement climatique - Atelier réseau Recherche Habitat Logement et réseau Approches Critiques du Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Projet UrbaSENS Effets et leviers de la crise sanitaire Covid 19 sur les mobilités et ambiances dans les paysages alimentaires urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH SUD, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03718816v1</w:t>
+                <w:t xml:space="preserve">halshs-04719502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des pratiques alimentaires et appropriations populaires de l’espace après la crise sanitaire</w:t>
+                <w:t xml:space="preserve">Les nuits de Montpellier, terrain d’observation des transformations sociales et urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Moura de Lacerda Teixeira</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet UrbaSENS Effets et leviers de la crise sanitaire Covid 19 sur les mobilités et ambiances dans les paysages alimentaires urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH SUD, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Inégalités nocturnes : pratiques sociales, usages de l'espace, acteurs et évolutions des espaces urbains durant la nuit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ART-Dev, Sep 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04719502v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04719552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nuits de Montpellier, terrain d’observation des transformations sociales et urbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux environnementaux, front pionnier du capitalisme urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités nocturnes : pratiques sociales, usages de l'espace, acteurs et évolutions des espaces urbains durant la nuit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ART-Dev, Sep 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence pour la Chaire Sociétés civiles, transitions urbaines et territoriales en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04719552v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux environnementaux, front pionnier du capitalisme urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Adam</w:t>
+                <w:t xml:space="preserve">Peut on se passer de la « ville inclusive » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Valegeas</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pour la Chaire Sociétés civiles, transitions urbaines et territoriales en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire DGUIT / Ville de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795052v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04719523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut on se passer de la « ville inclusive » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">retour d’enquête - POPSU Métropole littorale de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lavaud Letilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Garance Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DGUIT / Ville de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Acteurs et marchés du logement face au changement climatique - Atelier réseau Recherche Habitat Logement et réseau Approches Critiques du Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04719523v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03718816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville durable et écoquartiers : une transformation des manières de produire et habiter la ville ?</w:t>
               </w:r>
@@ -3365,64 +3365,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficulté à habiter et (dé)construire la métropole littorale de Montpellier : le logement comme objet de conflictualité dans un territoire &amp;quot;hyper- attractif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lavaud Letilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3821,165 +3821,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03297031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ville durable sous conditions ? Une analyse des normes d'habiter dans les écoquartiers français</w:t>
+                <w:t xml:space="preserve">Une ville durable sous conditions ? Droit à la ville, genre et normes d’habiter dans la production des écoquartiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture et Transitions - séminaire ENSAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Genre et droit à la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03297058v1</w:t>
+                <w:t xml:space="preserve">halshs-03297055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ville durable sous conditions ? Droit à la ville, genre et normes d’habiter dans la production des écoquartiers</w:t>
+                <w:t xml:space="preserve">Une ville durable sous conditions ? Une analyse des normes d'habiter dans les écoquartiers français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et droit à la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Architecture et Transitions - séminaire ENSAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03297055v1</w:t>
+                <w:t xml:space="preserve">halshs-03297058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions épistémologiques et pratiques autour de l'évaluation de l'éducation au territoire et durabilité. Cas de la prospective géographique</w:t>
               </w:r>
@@ -4149,217 +4149,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation au développement urbain durable, entre discours normatif et approches critiques. L’exemple d’un projet de géographie prospective auprès de lycéens marseillais (2015-2017)</w:t>
+                <w:t xml:space="preserve">Quand les lycéens marseillais doivent imaginer la « ville durable » : paradoxes et décalages dans les discours et projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rouquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85e Congrès de l’ACFAS, colloque "L'émergence des « Educations à » : entre continuités et ruptures", Montréal, 8-10 mai 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">colloque « Changements et transitions : enjeux pour les éducations à l'environnement et au développement durable », Université Toulouse - Jean Jaurès, 7-9 novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148849v1</w:t>
+                <w:t xml:space="preserve">hal-02148848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les lycéens marseillais doivent imaginer la « ville durable » : paradoxes et décalages dans les discours et projets</w:t>
+                <w:t xml:space="preserve">L’éducation au développement urbain durable, entre discours normatif et approches critiques. L’exemple d’un projet de géographie prospective auprès de lycéens marseillais (2015-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rouquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque « Changements et transitions : enjeux pour les éducations à l'environnement et au développement durable », Université Toulouse - Jean Jaurès, 7-9 novembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">85e Congrès de l’ACFAS, colloque "L'émergence des « Educations à » : entre continuités et ruptures", Montréal, 8-10 mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148848v1</w:t>
+                <w:t xml:space="preserve">hal-02148849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation comme vecteur d’appropriation dans les projets d’écoquartiers : entre acceptation et responsabilisation ?</w:t>
               </w:r>
@@ -5068,234 +5068,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mixité sociale dans les quartiers durables : analyser les usages et leurs espaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Valegeas</w:t>
+                <w:t xml:space="preserve">Sustainable neighbourhoods, a way to renew the approach on social mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Atelier des doctorants du Réseau Thématique Sociologie de l'urbain et des territoires (RT9) de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">European Network for Housing Research - New Housing Researcher's Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853013v1</w:t>
+                <w:t xml:space="preserve">hal-00696262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable neighbourhoods, a way to renew the approach on social mix</w:t>
+                <w:t xml:space="preserve">Mixité sociale et quartiers durables : quelle place pour une diversité des modes de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Network for Housing Research - New Housing Researcher's Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Second International Conference of Young Urban Researchers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, LISBONNE, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696262v1</w:t>
+                <w:t xml:space="preserve">hal-00696267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixité sociale et quartiers durables : quelle place pour une diversité des modes de vie ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Valegeas</w:t>
+                <w:t xml:space="preserve">La mixité sociale dans les quartiers durables : analyser les usages et leurs espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference of Young Urban Researchers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, LISBONNE, Portugal</w:t>
+              <w:t xml:space="preserve">2ème Atelier des doctorants du Réseau Thématique Sociologie de l'urbain et des territoires (RT9) de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696267v1</w:t>
+                <w:t xml:space="preserve">hal-00853013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rester : démolition et attachement au quartier dans la rénovation urbaine (Orly)</w:t>
               </w:r>
@@ -5596,51 +5596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5C81ECC"/>
+    <w:nsid w:val="52126394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5744,51 +5744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2AEEF800"/>
+    <w:nsid w:val="6A292761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5978,51 +5978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://art-dev.cnrs.fr/membres/?dir=francois.valegeas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseaucritiquesdeveloppementdurable.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rehal.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseaucritiquesdeveloppementdurable.fr/ateliers-acdd/atelier-habiter-la-transition/habiter-la-transition-des-pratiques-existantes-aux-politiques-de-transition-allerretours-et-ambiguites" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Valegeas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6728" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037902ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tournon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847734v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Valegeas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9926/espaces-critiques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/dictionnaire-critique-de-l-anthropocene/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letempsdescerises.net/?product=le-sens-de-la-ville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01142091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drosso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Doucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lefrancois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud Letilleul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moura de Lacerda Teixeira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry Chikhaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dario" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imzourh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148847v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouquier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421214v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852648v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Val&#233;geas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696262v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://art-dev.cnrs.fr/membres/?dir=francois.valegeas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseaucritiquesdeveloppementdurable.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rehal.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseaucritiquesdeveloppementdurable.fr/ateliers-acdd/atelier-habiter-la-transition/habiter-la-transition-des-pratiques-existantes-aux-politiques-de-transition-allerretours-et-ambiguites" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Valegeas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6728" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037902ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tournon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847734v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Valegeas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9926/espaces-critiques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letempsdescerises.net/?product=le-sens-de-la-ville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/dictionnaire-critique-de-l-anthropocene/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01142091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drosso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Doucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lefrancois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moura de Lacerda Teixeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718816v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud Letilleul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry Chikhaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dario" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imzourh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148847v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouquier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421214v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852648v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Val&#233;geas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>