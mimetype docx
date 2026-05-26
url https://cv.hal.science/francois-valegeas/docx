--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -2949,191 +2949,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04719502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nuits de Montpellier, terrain d’observation des transformations sociales et urbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux environnementaux, front pionnier du capitalisme urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités nocturnes : pratiques sociales, usages de l'espace, acteurs et évolutions des espaces urbains durant la nuit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ART-Dev, Sep 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence pour la Chaire Sociétés civiles, transitions urbaines et territoriales en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04719552v1</w:t>
+                <w:t xml:space="preserve">hal-03795052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux environnementaux, front pionnier du capitalisme urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Adam</w:t>
+                <w:t xml:space="preserve">Les nuits de Montpellier, terrain d’observation des transformations sociales et urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Valegeas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pour la Chaire Sociétés civiles, transitions urbaines et territoriales en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Inégalités nocturnes : pratiques sociales, usages de l'espace, acteurs et évolutions des espaces urbains durant la nuit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ART-Dev, Sep 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795052v1</w:t>
+                <w:t xml:space="preserve">halshs-04719552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut on se passer de la « ville inclusive » ?</w:t>
               </w:r>
@@ -4572,178 +4572,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des « bonnes pratiques » dans la fabrique de la ville durable : modalités de circulations et effets dans la conception des projets</w:t>
+                <w:t xml:space="preserve">La « ville inclusive » : une manière de produire de l’habitable ? Exploration d’un concept émergent à partir de discours opérationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Valegeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales en urbanisme, « La Fabrique de la ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APERAU, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales de la Cité des Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Urbanisme de renoble - Institut de Géographie Alpine - laboratoire PACTE, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421214v1</w:t>
+                <w:t xml:space="preserve">hal-01421215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « ville inclusive » : une manière de produire de l’habitable ? Exploration d’un concept émergent à partir de discours opérationnels</w:t>
+                <w:t xml:space="preserve">L’usage des « bonnes pratiques » dans la fabrique de la ville durable : modalités de circulations et effets dans la conception des projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Valegeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Garance Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales de la Cité des Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Urbanisme de renoble - Institut de Géographie Alpine - laboratoire PACTE, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales en urbanisme, « La Fabrique de la ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APERAU, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421215v1</w:t>
+                <w:t xml:space="preserve">hal-01421214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire quartier&amp;quot; : du projet urbain aux engagements habitants dans un quartier durable en construction</w:t>
               </w:r>
@@ -5342,193 +5342,429 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat « intelligent », une réponse aux enjeux énergétiques et démographiques ? Quelques pistes pour des coopérations entre acteurs et chercheurs</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+                <w:t xml:space="preserve">La rivière Mosson entre nature et périurbain (Grabels ; Juvignac)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gironce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandra Mandarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mandaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03718799v1</w:t>
+                <w:t xml:space="preserve">hal-05604867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La rivière Mosson entre quartier populaire (Montpellier) et périurbain (Juvignac), planches d’exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ah-Voun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bourdelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitat « intelligent », une réponse aux enjeux énergétiques et démographiques ? Quelques pistes pour des coopérations entre acteurs et chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valegeas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03718799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Observer le foncier : l’articulation du traitement des données et d’un travail de terrain pour éclairer la stratégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03718800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5596,51 +5832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52126394"/>
+    <w:nsid w:val="A7660F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5744,51 +5980,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A292761"/>
+    <w:nsid w:val="BF19F980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5978,51 +6214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://art-dev.cnrs.fr/membres/?dir=francois.valegeas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseaucritiquesdeveloppementdurable.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rehal.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseaucritiquesdeveloppementdurable.fr/ateliers-acdd/atelier-habiter-la-transition/habiter-la-transition-des-pratiques-existantes-aux-politiques-de-transition-allerretours-et-ambiguites" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Valegeas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6728" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037902ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tournon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847734v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Valegeas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9926/espaces-critiques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letempsdescerises.net/?product=le-sens-de-la-ville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/dictionnaire-critique-de-l-anthropocene/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01142091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drosso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Doucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lefrancois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moura de Lacerda Teixeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718816v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud Letilleul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry Chikhaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dario" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imzourh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148847v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouquier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421214v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852648v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Val&#233;geas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://art-dev.cnrs.fr/membres/?dir=francois.valegeas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseaucritiquesdeveloppementdurable.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rehal.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseaucritiquesdeveloppementdurable.fr/ateliers-acdd/atelier-habiter-la-transition/habiter-la-transition-des-pratiques-existantes-aux-politiques-de-transition-allerretours-et-ambiguites" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Valegeas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6728" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037902ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tournon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847734v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Valegeas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9926/espaces-critiques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letempsdescerises.net/?product=le-sens-de-la-ville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/dictionnaire-critique-de-l-anthropocene/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01142091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drosso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Doucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lefrancois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moura de Lacerda Teixeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718816v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud Letilleul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry Chikhaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dario" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imzourh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148847v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouquier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852648v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Val&#233;geas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balouzat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bureau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gironce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andra Mandarino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mandaron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Voun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bourdelon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bravo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Faure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718799v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>