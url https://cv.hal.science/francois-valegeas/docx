--- v2 (2026-05-26)
+++ v3 (2026-05-26)
@@ -889,321 +889,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les quartiers durables français à l’épreuve de la mixité sociale : de la diversité de l’habitat aux normes d’habiter écologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Valegeas</w:t>
+                <w:t xml:space="preserve">L'habitat à l'Institut d'Urbanisme de Paris. Eléments pour une sociohistoire des urbanistes dans la recherche urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valegeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tournon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.197-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01417215v1</w:t>
+                <w:t xml:space="preserve">hal-02148842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat à l'Institut d'Urbanisme de Paris. Eléments pour une sociohistoire des urbanistes dans la recherche urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Valegeas</w:t>
+                <w:t xml:space="preserve">Les chercheurs « habitat » de l’Institut d’Urbanisme de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Valegeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tournon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Tournon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18, pp.197-228</w:t>
+              <w:t xml:space="preserve">, 2016, Qu’est-ce qui fait laboratoire ?, 18, pp.197-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148842v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01417220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chercheurs « habitat » de l’Institut d’Urbanisme de Paris</w:t>
+                <w:t xml:space="preserve">Les quartiers durables français à l’épreuve de la mixité sociale : de la diversité de l’habitat aux normes d’habiter écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Valegeas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Territoires urbains et mixité sociale, 77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037902ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01417220v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01417215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat durable contre la mixité sociale ? Production et réception des normes d’habiter dans les écoquartiers</w:t>
               </w:r>
@@ -1261,178 +1261,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des discours à l’action, tour d’horizon des appels à la &amp;quot;ville inclusive&amp;quot; et à l’ &amp;quot;inclusion</w:t>
+                <w:t xml:space="preserve">Un « nouvel art de vivre ensemble » : quelles expérimentations sociales dans les quartiers dits durables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Valegeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Garance Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La dimension inclusive des projets urbains. Une nouvelle donne pour les maîtrises d’ouvrages, 210</w:t>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les lieux de la ville, processus de fabrication de la ville et pratiques habitantes, 54 (3-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01417227v1</w:t>
+                <w:t xml:space="preserve">halshs-01417412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un « nouvel art de vivre ensemble » : quelles expérimentations sociales dans les quartiers dits durables ?</w:t>
+                <w:t xml:space="preserve">Des discours à l’action, tour d’horizon des appels à la &amp;quot;ville inclusive&amp;quot; et à l’ &amp;quot;inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Valegeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les lieux de la ville, processus de fabrication de la ville et pratiques habitantes, 54 (3-4)</w:t>
+              <w:t xml:space="preserve">Recherche Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La dimension inclusive des projets urbains. Une nouvelle donne pour les maîtrises d’ouvrages, 210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01417412v1</w:t>
+                <w:t xml:space="preserve">halshs-01417227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « nouvel art de vivre ensemble » : quelles expérimentations sociales dans les quartiers dits durables ? L’exemple du quartier Beauregard à Rennes</w:t>
               </w:r>
@@ -1979,273 +1979,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03934373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville durable au prisme du genre : une (re)production des rapports de domination</w:t>
+                <w:t xml:space="preserve">Ville durable. Le paradigme dominant de la production néolibérale de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sens de la ville. Pour un urbanisme de la vie quotidienne</w:t>
+              <w:t xml:space="preserve">Le capital dans la cité. Une encyclopédie critique de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps des cerises</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2370711981</w:t>
+                <w:t xml:space="preserve">Ed. Amsterdam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782354802172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03296412v1</w:t>
+                <w:t xml:space="preserve">halshs-03296410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville durable. Le paradigme dominant de la production néolibérale de la ville</w:t>
+                <w:t xml:space="preserve">Transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le capital dans la cité. Une encyclopédie critique de la ville</w:t>
+              <w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ed. Amsterdam</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9782354802172</w:t>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782271124272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03296410v1</w:t>
+                <w:t xml:space="preserve">halshs-03296415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition écologique</w:t>
+                <w:t xml:space="preserve">La ville durable au prisme du genre : une (re)production des rapports de domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t>
+              <w:t xml:space="preserve">Les sens de la ville. Pour un urbanisme de la vie quotidienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9782271124272</w:t>
+                <w:t xml:space="preserve">Le temps des cerises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2370711981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03296415v1</w:t>
+                <w:t xml:space="preserve">halshs-03296412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du projet au quartier dit &amp;quot;durable&amp;quot; : des identités locales en construction. L’exemple du quartier Beauregard à Rennes</w:t>
               </w:r>
@@ -2867,614 +2867,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04719602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des pratiques alimentaires et appropriations populaires de l’espace après la crise sanitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">retour d’enquête - POPSU Métropole littorale de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lavaud Letilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Moura de Lacerda Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet UrbaSENS Effets et leviers de la crise sanitaire Covid 19 sur les mobilités et ambiances dans les paysages alimentaires urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH SUD, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Acteurs et marchés du logement face au changement climatique - Atelier réseau Recherche Habitat Logement et réseau Approches Critiques du Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04719502v1</w:t>
+                <w:t xml:space="preserve">halshs-03718816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux environnementaux, front pionnier du capitalisme urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Adam</w:t>
+                <w:t xml:space="preserve">Les nuits de Montpellier, terrain d’observation des transformations sociales et urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Valegeas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pour la Chaire Sociétés civiles, transitions urbaines et territoriales en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Inégalités nocturnes : pratiques sociales, usages de l'espace, acteurs et évolutions des espaces urbains durant la nuit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ART-Dev, Sep 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795052v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04719552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nuits de Montpellier, terrain d’observation des transformations sociales et urbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux environnementaux, front pionnier du capitalisme urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités nocturnes : pratiques sociales, usages de l'espace, acteurs et évolutions des espaces urbains durant la nuit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ART-Dev, Sep 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence pour la Chaire Sociétés civiles, transitions urbaines et territoriales en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04719552v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut on se passer de la « ville inclusive » ?</w:t>
+                <w:t xml:space="preserve">Evolution des pratiques alimentaires et appropriations populaires de l’espace après la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Garance Clément</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Moura de Lacerda Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DGUIT / Ville de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Projet UrbaSENS Effets et leviers de la crise sanitaire Covid 19 sur les mobilités et ambiances dans les paysages alimentaires urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH SUD, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04719523v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04719502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">retour d’enquête - POPSU Métropole littorale de Montpellier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t>
+                <w:t xml:space="preserve">Peut on se passer de la « ville inclusive » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Valegeas</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acteurs et marchés du logement face au changement climatique - Atelier réseau Recherche Habitat Logement et réseau Approches Critiques du Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire DGUIT / Ville de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03718816v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04719523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville durable et écoquartiers : une transformation des manières de produire et habiter la ville ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La difficulté à habiter et (dé)construire la métropole littorale de Montpellier : le logement comme objet de conflictualité dans un territoire &amp;quot;hyper- attractif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lavaud Letilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café Géo Albi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Albi, France</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l’habitat et le logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03297029v1</w:t>
+                <w:t xml:space="preserve">halshs-03718815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficulté à habiter et (dé)construire la métropole littorale de Montpellier : le logement comme objet de conflictualité dans un territoire &amp;quot;hyper- attractif</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ville durable et écoquartiers : une transformation des manières de produire et habiter la ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l’habitat et le logement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Café Géo Albi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03718815v1</w:t>
+                <w:t xml:space="preserve">halshs-03297029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire atterrir le mythe métropolitain. Habitant.e.s , aménageur.se.s et élu.e.s aux prises avec les conflits d’attractivité</w:t>
               </w:r>
@@ -3821,545 +3821,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03297031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ville durable sous conditions ? Droit à la ville, genre et normes d’habiter dans la production des écoquartiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions épistémologiques et pratiques autour de l'évaluation de l'éducation au territoire et durabilité. Cas de la prospective géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et droit à la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Colloque « Quel(s) curriculum(a) pour les Objectifs du Développement Durable ? Dialogues Nord/Sud pour penser l'éducation à l'anthropocène », lab/ LIRDEF, Université Paul-Valéry, Montpellier, 4-6 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03297055v1</w:t>
+                <w:t xml:space="preserve">hal-02148847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ville durable sous conditions ? Une analyse des normes d'habiter dans les écoquartiers français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les jeunes et la ville : quel(s) droit(s) à la ville ? Retour sur une expérience de recherche-action dans l'agglomération marseillaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture et Transitions - séminaire ENSAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">colloque Geopoint « Espaces citoyens. Sciences de l'espace et politique », Avignon, 15 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03297058v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions épistémologiques et pratiques autour de l'évaluation de l'éducation au territoire et durabilité. Cas de la prospective géographique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une ville durable sous conditions ? Droit à la ville, genre et normes d’habiter dans la production des écoquartiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Quel(s) curriculum(a) pour les Objectifs du Développement Durable ? Dialogues Nord/Sud pour penser l'éducation à l'anthropocène », lab/ LIRDEF, Université Paul-Valéry, Montpellier, 4-6 avril 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Genre et droit à la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148847v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03297055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes et la ville : quel(s) droit(s) à la ville ? Retour sur une expérience de recherche-action dans l'agglomération marseillaise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une ville durable sous conditions ? Une analyse des normes d'habiter dans les écoquartiers français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Geopoint « Espaces citoyens. Sciences de l'espace et politique », Avignon, 15 juin 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Architecture et Transitions - séminaire ENSAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148846v1</w:t>
+                <w:t xml:space="preserve">halshs-03297058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les lycéens marseillais doivent imaginer la « ville durable » : paradoxes et décalages dans les discours et projets</w:t>
+                <w:t xml:space="preserve">L’éducation au développement urbain durable, entre discours normatif et approches critiques. L’exemple d’un projet de géographie prospective auprès de lycéens marseillais (2015-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rouquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque « Changements et transitions : enjeux pour les éducations à l'environnement et au développement durable », Université Toulouse - Jean Jaurès, 7-9 novembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">85e Congrès de l’ACFAS, colloque "L'émergence des « Educations à » : entre continuités et ruptures", Montréal, 8-10 mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148848v1</w:t>
+                <w:t xml:space="preserve">hal-02148849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation au développement urbain durable, entre discours normatif et approches critiques. L’exemple d’un projet de géographie prospective auprès de lycéens marseillais (2015-2017)</w:t>
+                <w:t xml:space="preserve">Quand les lycéens marseillais doivent imaginer la « ville durable » : paradoxes et décalages dans les discours et projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valegeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rouquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85e Congrès de l’ACFAS, colloque "L'émergence des « Educations à » : entre continuités et ruptures", Montréal, 8-10 mai 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">colloque « Changements et transitions : enjeux pour les éducations à l'environnement et au développement durable », Université Toulouse - Jean Jaurès, 7-9 novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148849v1</w:t>
+                <w:t xml:space="preserve">hal-02148848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation comme vecteur d’appropriation dans les projets d’écoquartiers : entre acceptation et responsabilisation ?</w:t>
               </w:r>
@@ -4572,178 +4572,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « ville inclusive » : une manière de produire de l’habitable ? Exploration d’un concept émergent à partir de discours opérationnels</w:t>
+                <w:t xml:space="preserve">L’usage des « bonnes pratiques » dans la fabrique de la ville durable : modalités de circulations et effets dans la conception des projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Valegeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Garance Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales de la Cité des Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Urbanisme de renoble - Institut de Géographie Alpine - laboratoire PACTE, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales en urbanisme, « La Fabrique de la ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APERAU, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421215v1</w:t>
+                <w:t xml:space="preserve">hal-01421214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des « bonnes pratiques » dans la fabrique de la ville durable : modalités de circulations et effets dans la conception des projets</w:t>
+                <w:t xml:space="preserve">La « ville inclusive » : une manière de produire de l’habitable ? Exploration d’un concept émergent à partir de discours opérationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Valegeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales en urbanisme, « La Fabrique de la ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APERAU, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales de la Cité des Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Urbanisme de renoble - Institut de Géographie Alpine - laboratoire PACTE, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421214v1</w:t>
+                <w:t xml:space="preserve">hal-01421215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire quartier&amp;quot; : du projet urbain aux engagements habitants dans un quartier durable en construction</w:t>
               </w:r>
@@ -4861,165 +4861,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire quartier : identités et appropriations dans un quartier durable en construction</w:t>
+                <w:t xml:space="preserve">Vivre ensemble : du projet de quartier durable aux usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée jeunes chercheurs du réseau Recherches Habitat Logement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">137ème Congrès des sociétés historiques et scientifiques : Composition(s) urbaine(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852648v1</w:t>
+                <w:t xml:space="preserve">hal-00853014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre ensemble : du projet de quartier durable aux usages</w:t>
+                <w:t xml:space="preserve">Faire quartier : identités et appropriations dans un quartier durable en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">137ème Congrès des sociétés historiques et scientifiques : Composition(s) urbaine(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée jeunes chercheurs du réseau Recherches Habitat Logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853014v1</w:t>
+                <w:t xml:space="preserve">hal-00852648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du quartier à la ville : identités locales en construction - le cas du quartier Beauregard à Rennes</w:t>
               </w:r>
@@ -5068,234 +5068,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable neighbourhoods, a way to renew the approach on social mix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Valegeas</w:t>
+                <w:t xml:space="preserve">La mixité sociale dans les quartiers durables : analyser les usages et leurs espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Network for Housing Research - New Housing Researcher's Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">2ème Atelier des doctorants du Réseau Thématique Sociologie de l'urbain et des territoires (RT9) de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696262v1</w:t>
+                <w:t xml:space="preserve">hal-00853013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixité sociale et quartiers durables : quelle place pour une diversité des modes de vie ?</w:t>
+                <w:t xml:space="preserve">Sustainable neighbourhoods, a way to renew the approach on social mix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference of Young Urban Researchers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, LISBONNE, Portugal</w:t>
+              <w:t xml:space="preserve">European Network for Housing Research - New Housing Researcher's Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696267v1</w:t>
+                <w:t xml:space="preserve">hal-00696262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mixité sociale dans les quartiers durables : analyser les usages et leurs espaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Valegeas</w:t>
+                <w:t xml:space="preserve">Mixité sociale et quartiers durables : quelle place pour une diversité des modes de vie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Valegeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Atelier des doctorants du Réseau Thématique Sociologie de l'urbain et des territoires (RT9) de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Second International Conference of Young Urban Researchers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, LISBONNE, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853013v1</w:t>
+                <w:t xml:space="preserve">hal-00696267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rester : démolition et attachement au quartier dans la rénovation urbaine (Orly)</w:t>
               </w:r>
@@ -5376,263 +5376,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rivière Mosson entre nature et périurbain (Grabels ; Juvignac)</w:t>
+                <w:t xml:space="preserve">La rivière Mosson entre quartier populaire (Montpellier) et périurbain (Juvignac), planches d’exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Balouzat</w:t>
+                <w:t xml:space="preserve">Arthur Ah-Voun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Bureau</w:t>
+                <w:t xml:space="preserve">Léa Bourdelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gironce</w:t>
+                <w:t xml:space="preserve">Ludovic Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léandra Mandarino</w:t>
+                <w:t xml:space="preserve">Paula Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Mandaron</w:t>
+                <w:t xml:space="preserve">Tom Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05604867v1</w:t>
+                <w:t xml:space="preserve">hal-05618891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rivière Mosson entre quartier populaire (Montpellier) et périurbain (Juvignac), planches d’exposition</w:t>
+                <w:t xml:space="preserve">La rivière Mosson entre nature et périurbain (Grabels ; Juvignac)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Ah-Voun</w:t>
+                <w:t xml:space="preserve">Antoine Balouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bourdelon</w:t>
+                <w:t xml:space="preserve">Lucy Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bravo</w:t>
+                <w:t xml:space="preserve">Camille Gironce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Faure</w:t>
+                <w:t xml:space="preserve">Léandra Mandarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Guichard</w:t>
+                <w:t xml:space="preserve">Clara Mandaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05618891v1</w:t>
+                <w:t xml:space="preserve">hal-05604867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat « intelligent », une réponse aux enjeux énergétiques et démographiques ? Quelques pistes pour des coopérations entre acteurs et chercheurs</w:t>
               </w:r>
@@ -5832,51 +5832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7660F63"/>
+    <w:nsid w:val="296D2449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5980,51 +5980,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BF19F980"/>
+    <w:nsid w:val="D2513AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6214,51 +6214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://art-dev.cnrs.fr/membres/?dir=francois.valegeas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseaucritiquesdeveloppementdurable.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rehal.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseaucritiquesdeveloppementdurable.fr/ateliers-acdd/atelier-habiter-la-transition/habiter-la-transition-des-pratiques-existantes-aux-politiques-de-transition-allerretours-et-ambiguites" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Valegeas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6728" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037902ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tournon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847734v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Valegeas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9926/espaces-critiques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letempsdescerises.net/?product=le-sens-de-la-ville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/dictionnaire-critique-de-l-anthropocene/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01142091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drosso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Doucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lefrancois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moura de Lacerda Teixeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718816v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud Letilleul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry Chikhaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dario" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imzourh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148847v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148848v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouquier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852648v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Val&#233;geas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balouzat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bureau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gironce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andra Mandarino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mandaron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Voun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bourdelon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bravo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Faure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718799v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://art-dev.cnrs.fr/membres/?dir=francois.valegeas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseaucritiquesdeveloppementdurable.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rehal.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseaucritiquesdeveloppementdurable.fr/ateliers-acdd/atelier-habiter-la-transition/habiter-la-transition-des-pratiques-existantes-aux-politiques-de-transition-allerretours-et-ambiguites" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Valegeas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6728" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tournon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037902ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417412v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847734v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Valegeas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9926/espaces-critiques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/dictionnaire-critique-de-l-anthropocene/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letempsdescerises.net/?product=le-sens-de-la-ville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01142091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drosso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Doucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lefrancois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud Letilleul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moura de Lacerda Teixeira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry Chikhaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dario" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imzourh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouquier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421214v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Val&#233;geas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696262v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Voun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bourdelon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bravo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Faure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Guichard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balouzat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bureau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gironce" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andra Mandarino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mandaron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718799v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>