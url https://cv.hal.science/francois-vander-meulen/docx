--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -752,1344 +752,1356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Simultaneous Measurement of Ultrasonic Properties and Thickness for Defect Detection in Curved Polymer Samples</w:t>
+                <w:t xml:space="preserve">Efficient algorithm for discrimination of overlapping ultrasonic echoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+                <w:t xml:space="preserve">Julien Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossep Achdjian</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10921-017-0427-3⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.253-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845474v1</w:t>
+                <w:t xml:space="preserve">hal-04074955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient algorithm for discrimination of overlapping ultrasonic echoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Simultaneous Measurement of Ultrasonic Properties and Thickness for Defect Detection in Curved Polymer Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fortineau</w:t>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-017-0427-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074955v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer contributions to the nonlinear acoustic radiation from stratified media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 72, pp.34 - 41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic self-calibrated method applied to monitoring of sol–gel transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (5), pp.622 - 627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2011.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture content characterization in composite materials based on ultrasonic transmission measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2736344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the moisture content in phenolic resin via acoustic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100 (7), pp.074911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2356787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of the influence of the particle size distribution on acoustic wave properties of strongly inhomogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 110 (5), pp.2301-2307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.1404435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la Viscosité des Polymères par Méthode Ultrasonore in situ dans la Chambre du Rhéomètre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Houhat</w:t>
+                <w:t xml:space="preserve">Characterization of functionnal bio-based polymers for high frequencies medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romann Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Severine Boucaud-Gauchet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">AFPAC 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363630v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Composite Backing with High Acoustic Attenuation and Impedance for P(VDF-TrFE)-based Transducer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sean Toffessi Siewe</w:t>
+                <w:t xml:space="preserve">Suivi de la Viscosité des Polymères par Méthode Ultrasonore in situ dans la Chambre du Rhéomètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Houhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laksana Saengdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976009v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation ultrasonore d'un rhéomètre pour le suivi simultané de la vitesse ultrasonore et de la viscosité de polymères en fonction de la température</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Devaux</w:t>
+                <w:t xml:space="preserve">Metal Composite Backing with High Acoustic Attenuation and Impedance for P(VDF-TrFE)-based Transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Toffessi Siewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJCAP2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523927v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic Instrumentation for Simultaneous Rheological and Ultrasonic Measurements on a Rheometer</w:t>
+                <w:t xml:space="preserve">Instrumentation ultrasonore d'un rhéomètre pour le suivi simultané de la vitesse ultrasonore et de la viscosité de polymères en fonction de la température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Houhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laksana Saengdee</w:t>
@@ -2103,2040 +2115,2165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Boucaud Gauchet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JJCAP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466604v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ultrasonic probe for measurements of the wind incidence angle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Prax</w:t>
+                <w:t xml:space="preserve">Ultrasonic Instrumentation for Simultaneous Rheological and Ultrasonic Measurements on a Rheometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Houhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laksana Saengdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boucaud Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium (IUS) Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10308367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04009095v1</w:t>
+                <w:t xml:space="preserve">hal-05466604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de polymères fonctionnels pour des applications de diagnostic médical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Boucaud-Gauchet</w:t>
+                <w:t xml:space="preserve">Development of an ultrasonic probe for measurements of the wind incidence angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Devaux</w:t>
+                <w:t xml:space="preserve">Tom Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Angermuller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Attar</w:t>
+                <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium (IUS) Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; UFFC, Oct 2022, Venise, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017388v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nanoparticles on the mechanical and barrier properties of thermoplastic elastomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de polymères fonctionnels pour des applications de diagnostic médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boucaud-Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Chapel</w:t>
+                <w:t xml:space="preserve">T. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Herbinet</w:t>
+                <w:t xml:space="preserve">A. Angermuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Vander Meulen</w:t>
+                <w:t xml:space="preserve">B. Jismy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC-MACRO 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, JEJU, South Korea</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525164v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore de matériaux polymères durant un procédé de rotomoulage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of nanoparticles on the mechanical and barrier properties of thermoplastic elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Guiroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
+                <w:t xml:space="preserve">Anthony Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">IUPAC-MACRO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, JEJU, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056278v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene liner ultrasonic characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Caractérisation ultrasonore de matériaux polymères durant un procédé de rotomoulage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Guiroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHASE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056254v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity evaluation of PoSi wafer using a nondestructive ultrasonic technic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Polyethylene liner ultrasonic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">PHASE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810963v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs de champs acoustiques à l'harmonique 2 par décomposition en faisceaux gaussiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porosity evaluation of PoSi wafer using a nondestructive ultrasonic technic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539678v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la réfraction négative à l'imagerie ultrasonore de deux sources acoustiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572206v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of distortion generation on a loaded transducer using electric circuits</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application de la réfraction négative à l'imagerie ultrasonore de deux sources acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E.D. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537201v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Robin</w:t>
+                <w:t xml:space="preserve">Calculation of distortion generation on a loaded transducer using electric circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Parenthoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537196v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la Réfraction Négative à la focalisation de deux Sources Acoustiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etoungh Dimitri D. Manga</w:t>
+                <w:t xml:space="preserve">Calculs de champs acoustiques à l'harmonique 2 par décomposition en faisceaux gaussiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539662v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the water content in phenolic resin plates via nonlinear ultrasonic measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application de la Réfraction Négative à la focalisation de deux Sources Acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etoungh Dimitri D. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Nonlinear Acoustics, ISNA-18</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360394v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation through a plate immersed in water : theory and experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the water content in phenolic resin plates via nonlinear ultrasonic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2006.448⟩</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Nonlinear Acoustics, ISNA-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sweden. pp.517-520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2956272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241165v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission through and reflection from a fluid elastic layer : quasi-linear approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Second harmonic generation through a plate immersed in water : theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop of Russian Acoustical Society (RAS) and French Acoustical Society (SFA) as part of XVI Meeting of Russian Acoustical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.1782-1785, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2006.448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00247437v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic parametric imaging of metallic samples using nonlinear acoustic measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Transmission through and reflection from a fluid elastic layer : quasi-linear approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vander Meulen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2005 Joint Workshop of Russian Acoustical Society (RAS) and French Acoustical Society (SFA) as part of XVI Meeting of Russian Acoustical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Joint Workshop of Russian Acoustical Society (RAS) and French Acoustical Society (SFA) as part of XVI Meeting of Russian Acoustical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Russia. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00247440v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00247437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ultrasonic parametric imaging of metallic samples using nonlinear acoustic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goursolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 2005 Joint Workshop of Russian Acoustical Society (RAS) and French Acoustical Society (SFA) as part of XVI Meeting of Russian Acoustical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Moscow, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00247440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Time-frequency analysis for surface roughness characterization using backscatter ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Brunswick, Maine, United States. pp.752-758, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1472873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4146,154 +4283,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale de la viscosité du polyéthylène pendant le rotomoulage par méthode ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Houhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Plag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Trarieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4303,151 +4440,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a moving surface roughness by backscatterer ultrasound performed with time-frequency analysis and high order statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Workshop - Advances in Signal Processing for Nondestructive : Evaluation of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, American Society for Nondestructive Testing, pp.149-154, 2002, 1-57117-091-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4594,51 +4731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laksana Saengdee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104686" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02955033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2947068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fortineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.07.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FHDMTJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736344" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1404435" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306493" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308367" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angermuller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jismy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Attar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri D. Manga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.448" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247437v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dos Santos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472873" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523901v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trarieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laksana Saengdee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104686" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02955033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2947068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fortineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7283S3WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.07.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FHDMTJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736344" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1404435" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romann Fernandes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306493" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308367" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angermuller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jismy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Attar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525164v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri D. Manga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.448" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dos Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472873" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523901v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trarieux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>