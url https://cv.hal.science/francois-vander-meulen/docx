--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -752,286 +752,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient algorithm for discrimination of overlapping ultrasonic echoes</w:t>
+                <w:t xml:space="preserve">Experimental Simultaneous Measurement of Ultrasonic Properties and Thickness for Defect Detection in Curved Polymer Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fortineau</w:t>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-017-0427-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074955v1</w:t>
+                <w:t xml:space="preserve">hal-01845474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Simultaneous Measurement of Ultrasonic Properties and Thickness for Defect Detection in Curved Polymer Samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient algorithm for discrimination of overlapping ultrasonic echoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossep Achdjian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
+                <w:t xml:space="preserve">Julien Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.253-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10921-017-0427-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01845474v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer contributions to the nonlinear acoustic radiation from stratified media</w:t>
               </w:r>
@@ -2335,51 +2335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an ultrasonic probe for measurements of the wind incidence angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2732,77 +2732,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Guiroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
@@ -2831,103 +2831,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene liner ultrasonic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHASE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
@@ -2956,64 +2956,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity evaluation of PoSi wafer using a nondestructive ultrasonic technic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3075,506 +3075,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculs de champs acoustiques à l'harmonique 2 par décomposition en faisceaux gaussiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537196v1</w:t>
+                <w:t xml:space="preserve">hal-00539678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la réfraction négative à l'imagerie ultrasonore de deux sources acoustiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572206v1</w:t>
+                <w:t xml:space="preserve">hal-00537196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of distortion generation on a loaded transducer using electric circuits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application de la réfraction négative à l'imagerie ultrasonore de deux sources acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537201v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs de champs acoustiques à l'harmonique 2 par décomposition en faisceaux gaussiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculation of distortion generation on a loaded transducer using electric circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Parenthoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539678v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la Réfraction Négative à la focalisation de deux Sources Acoustiques</w:t>
               </w:r>
@@ -3599,64 +3599,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
@@ -4731,51 +4731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laksana Saengdee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104686" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02955033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2947068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fortineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7283S3WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.07.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FHDMTJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736344" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1404435" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romann Fernandes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306493" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308367" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angermuller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jismy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Attar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525164v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri D. Manga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.448" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dos Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472873" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523901v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trarieux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laksana Saengdee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104686" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02955033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2947068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fortineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7283S3WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.07.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FHDMTJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736344" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1404435" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romann Fernandes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306493" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308367" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angermuller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jismy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Attar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525164v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572206v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri D. Manga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.448" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dos Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472873" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523901v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trarieux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>