--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -125,351 +125,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of polymer viscosity by simultaneous ultrasonic and rheological measurements at high and varying temperatures</w:t>
+                <w:t xml:space="preserve">Ultrasonic characterization of archeological ceramic samples: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Houhat</w:t>
+                <w:t xml:space="preserve">Yara Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Devaux</w:t>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Callé</w:t>
+                <w:t xml:space="preserve">Michael Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laksana Saengdee</w:t>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Boucaud Gauchet</w:t>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), pp.035235. </w:t>
+              <w:t xml:space="preserve">Research in Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (4), pp.177-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0251850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09349847.2025.2550940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997984v1</w:t>
+                <w:t xml:space="preserve">hal-05317936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of archeological ceramic samples: A preliminary study</w:t>
+                <w:t xml:space="preserve">Monitoring of polymer viscosity by simultaneous ultrasonic and rheological measurements at high and varying temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Osman</w:t>
+                <w:t xml:space="preserve">Nesrine Houhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vander Meulen</w:t>
+                <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Lematre</w:t>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Husi</w:t>
+                <w:t xml:space="preserve">Laksana Saengdee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Séverine Boucaud Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (4), pp.177-192. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.035235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09349847.2025.2550940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0251850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317936v1</w:t>
+                <w:t xml:space="preserve">hal-04997984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Acoustic Impedance and Attenuation Backing for High-Frequency Focused P(VDF-TrFE)-Based Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Toffessi Siewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -572,51 +572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -680,51 +680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Distortion Ratio Enhancement Using Multiple Pulse-Echo Method (MPEM) for Evaluation of B/A Nonlinear Parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (3), pp.643-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -752,316 +752,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Simultaneous Measurement of Ultrasonic Properties and Thickness for Defect Detection in Curved Polymer Samples</w:t>
+                <w:t xml:space="preserve">Efficient algorithm for discrimination of overlapping ultrasonic echoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+                <w:t xml:space="preserve">Julien Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossep Achdjian</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10921-017-0427-3⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.253-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845474v1</w:t>
+                <w:t xml:space="preserve">hal-04074955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient algorithm for discrimination of overlapping ultrasonic echoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Simultaneous Measurement of Ultrasonic Properties and Thickness for Defect Detection in Curved Polymer Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fortineau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-017-0427-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04074955v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer contributions to the nonlinear acoustic radiation from stratified media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1133,51 +1133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic self-calibrated method applied to monitoring of sol–gel transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1517,51 +1517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of the influence of the particle size distribution on acoustic wave properties of strongly inhomogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,51 +1718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1804,90 +1804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la Viscosité des Polymères par Méthode Ultrasonore in situ dans la Chambre du Rhéomètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Houhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laksana Saengdee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1942,64 +1942,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Composite Backing with High Acoustic Attenuation and Impedance for P(VDF-TrFE)-based Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Toffessi Siewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2063,90 +2063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation ultrasonore d'un rhéomètre pour le suivi simultané de la vitesse ultrasonore et de la viscosité de polymères en fonction de la température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Houhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laksana Saengdee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2188,103 +2188,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Instrumentation for Simultaneous Rheological and Ultrasonic Measurements on a Rheometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Houhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laksana Saengdee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-3, </w:t>
@@ -2335,77 +2335,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an ultrasonic probe for measurements of the wind incidence angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2620,64 +2620,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC-MACRO 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, JEJU, South Korea</w:t>
@@ -2700,346 +2700,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore de matériaux polymères durant un procédé de rotomoulage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Arciniegas</w:t>
+                <w:t xml:space="preserve">Polyethylene liner ultrasonic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">PHASE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056278v1</w:t>
+                <w:t xml:space="preserve">hal-02056254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene liner ultrasonic characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Caractérisation ultrasonore de matériaux polymères durant un procédé de rotomoulage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Guiroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHASE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056254v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity evaluation of PoSi wafer using a nondestructive ultrasonic technic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3075,506 +3075,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs de champs acoustiques à l'harmonique 2 par décomposition en faisceaux gaussiens</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application de la réfraction négative à l'imagerie ultrasonore de deux sources acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539678v1</w:t>
+                <w:t xml:space="preserve">hal-00572206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Calculation of distortion generation on a loaded transducer using electric circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Parenthoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537196v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la réfraction négative à l'imagerie ultrasonore de deux sources acoustiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+                <w:t xml:space="preserve">Détermination du temps de gel par mesures de la vitesse de phase et de l'atténuation d'une onde ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572206v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of distortion generation on a loaded transducer using electric circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Parenthoine</w:t>
+                <w:t xml:space="preserve">Calculs de champs acoustiques à l'harmonique 2 par décomposition en faisceaux gaussiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537201v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la Réfraction Négative à la focalisation de deux Sources Acoustiques</w:t>
               </w:r>
@@ -3586,77 +3586,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etoungh Dimitri D. Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
@@ -4174,51 +4174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4297,64 +4297,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale de la viscosité du polyéthylène pendant le rotomoulage par méthode ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Houhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Plag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,51 +4493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Workshop - Advances in Signal Processing for Nondestructive : Evaluation of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, American Society for Nondestructive Testing, pp.149-154, 2002, 1-57117-091-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4731,51 +4731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laksana Saengdee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud Gauchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104686" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02955033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2947068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fortineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7283S3WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.07.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FHDMTJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736344" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1404435" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romann Fernandes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306493" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308367" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angermuller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jismy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Attar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525164v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572206v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri D. Manga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.448" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dos Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472873" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523901v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trarieux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laksana Saengdee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud Gauchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251850" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104686" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prax" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106969" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02955033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2947068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fortineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7283S3WZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.07.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FHDMTJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.12.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJNGL1T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2736344" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1404435" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romann Fernandes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306493" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308367" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prax" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957650" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angermuller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jismy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Attar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525164v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chapel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Parenthoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri D. Manga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956272" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.448" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dos Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472873" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523901v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trarieux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>