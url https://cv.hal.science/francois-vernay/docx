--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -185,65 +185,51 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Etat Civil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">François H. VERNAY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Professeur des Universités</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Responsable de la thématique de recherche MEE</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Laboratoire PROMES CNRS (UPR-8521)</w:t>
+        <w:t xml:space="preserve">Directeur du laboratoireLaboratoire PROMES CNRS (UPR-8521)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Université de Perpignan Via Domitia</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tecnosud - Rambla de la thermodynamique</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">66100 Perpignan – France</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Téléphone : 04 68 68 27 29</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E-mail : </w:t>
@@ -627,51 +613,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 37 (39), pp.395302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-648X/ae06e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3950,52 +3936,155 @@
               <w:t xml:space="preserve">Physique [physics]. Université de Perpignan Via Domitia, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01213373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l’étude des vitraux médiévaux permet d’améliorer les panneaux solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.pssdvv45h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4063,51 +4152,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C05C251D"/>
+    <w:nsid w:val="DA01EFCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4294,51 +4383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-vernay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3713-7724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197772870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vernay_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.vernay@univ-perp.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-perp.fr/francois.vernay/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morjane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Malherbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Alonso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vernay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173443" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bastardis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ae06e5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vernay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kachkachi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L D&#233;jardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018685" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kachkachi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01904365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.224407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01904374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155144" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01905330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bastardis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-A Garanin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/29/2/025801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461047v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Respaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastardis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01223239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sabsabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.094416" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sabsabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Iglesias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.88.104424" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Manmana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.127202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uldry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125133" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184424" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Sorini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-C Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moritz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-S Lee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014508" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S Elfimov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hawthorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.104519" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M A Tabei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gingras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.014432" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devereaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.020403" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merdji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kova&#269;ev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salieres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.043804" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Becca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.054402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Penc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fazekas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.014428" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Morjane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Russier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis D&#233;jardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637758v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. D&#233;jardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119754725.ch14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119754725.ch14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01213373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-vernay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3713-7724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197772870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vernay_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.vernay@univ-perp.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-perp.fr/francois.vernay/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morjane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Malherbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Alonso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vernay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173443" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bastardis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ae06e5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vernay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kachkachi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L D&#233;jardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018685" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kachkachi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01904365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.224407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01904374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155144" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01905330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bastardis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-A Garanin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/29/2/025801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461047v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Respaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastardis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01223239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sabsabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.094416" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sabsabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Iglesias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.88.104424" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Manmana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.127202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uldry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125133" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184424" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Sorini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-C Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moritz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-S Lee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014508" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S Elfimov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hawthorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.104519" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M A Tabei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gingras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.014432" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devereaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.020403" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merdji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kova&#269;ev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salieres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.043804" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Becca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.054402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Penc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fazekas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.014428" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Morjane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Russier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis D&#233;jardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637758v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. D&#233;jardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119754725.ch14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119754725.ch14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01213373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pssdvv45h" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>