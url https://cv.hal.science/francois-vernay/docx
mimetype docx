--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1214,261 +1214,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface effects on ferromagnetic resonance in magnetic nanocubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of dipolar interactions and DC magnetic field on the specific absorption rate of an array of magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Bastardis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Kachkachi</w:t>
+                <w:t xml:space="preserve">M Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Kachkachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/29/2/025801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4984013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905330v1</w:t>
+                <w:t xml:space="preserve">hal-03461047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dipolar interactions and DC magnetic field on the specific absorption rate of an array of magnetic nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Vernay</w:t>
+                <w:t xml:space="preserve">Surface effects on ferromagnetic resonance in magnetic nanocubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bastardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Respaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H Kachkachi</w:t>
+                <w:t xml:space="preserve">D-A Garanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kachkachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121, </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4984013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/29/2/025801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461047v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetic resonance of magnetostatically coupled shifted chains of nanoparticles in an oblique magnetic field</w:t>
               </w:r>
@@ -2987,217 +2987,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization dynamics and thermal transport in heterogeneous nanosystems: application to magnetic hyerthermia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Kachkachi</w:t>
+                <w:t xml:space="preserve">Theoretical investigation of a 1D plasmonic chain of nanoparticles: beyond the point dipole approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bastardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fine Magnetic Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elin Winkler and Roberto Zysler, Oct 2025, Bariloche (Argentine), Argentina</w:t>
+              <w:t xml:space="preserve">APS Global Physics Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physical Society, Mar 2025, Anaheim (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162196v1</w:t>
+                <w:t xml:space="preserve">hal-05248577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of a 1D plasmonic chain of nanoparticles: beyond the point dipole approximation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Vernay</w:t>
+                <w:t xml:space="preserve">Magnetization dynamics and thermal transport in heterogeneous nanosystems: application to magnetic hyerthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bastardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kachkachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Global Physics Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physical Society, Mar 2025, Anaheim (CA), United States</w:t>
+              <w:t xml:space="preserve">International Conference on Fine Magnetic Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elin Winkler and Roberto Zysler, Oct 2025, Bariloche (Argentine), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248577v1</w:t>
+                <w:t xml:space="preserve">hal-05162196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dressed dipole model for a 1D chain of spherical metallic nanoparticles</w:t>
               </w:r>
@@ -4152,51 +4152,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA01EFCD"/>
+    <w:nsid w:val="C525BC40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4383,51 +4383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-vernay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3713-7724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197772870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vernay_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.vernay@univ-perp.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-perp.fr/francois.vernay/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morjane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Malherbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Alonso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vernay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173443" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bastardis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ae06e5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vernay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kachkachi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L D&#233;jardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018685" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kachkachi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01904365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.224407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01904374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155144" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01905330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bastardis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-A Garanin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/29/2/025801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461047v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Respaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastardis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01223239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sabsabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.094416" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sabsabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Iglesias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.88.104424" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Manmana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.127202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uldry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125133" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184424" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Sorini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-C Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moritz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-S Lee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014508" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S Elfimov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hawthorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.104519" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M A Tabei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gingras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.014432" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devereaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.020403" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merdji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kova&#269;ev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salieres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.043804" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Becca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.054402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Penc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fazekas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.014428" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Morjane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Russier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis D&#233;jardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637758v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. D&#233;jardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119754725.ch14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119754725.ch14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01213373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pssdvv45h" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-vernay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3713-7724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197772870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/vernay_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.vernay@univ-perp.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-perp.fr/francois.vernay/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morjane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Malherbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Alonso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vernay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173443" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bastardis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ae06e5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vernay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kachkachi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L D&#233;jardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018685" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kachkachi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01904365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.224407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01904374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155144" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461047v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Respaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01905330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bastardis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-A Garanin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/29/2/025801" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastardis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01223239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sabsabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.094416" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sabsabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Iglesias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.88.104424" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Manmana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.127202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uldry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125133" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184424" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Sorini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-C Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moritz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-S Lee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014508" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S Elfimov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hawthorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.104519" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M A Tabei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gingras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.014432" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devereaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.020403" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merdji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kova&#269;ev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salieres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.043804" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Becca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.054402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Penc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fazekas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.014428" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248577v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Morjane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Russier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis D&#233;jardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637758v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. D&#233;jardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119754725.ch14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119754725.ch14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01213373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pssdvv45h" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>