--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Vignale </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1916-4315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149173806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading in Europe—Challenges and lessons learned from the case studies of the READ-IT project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Benatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqac071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the phenomenology of reading through modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Carmen Suárez-Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Benatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.191-217. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue Fontaine et ses réseaux en 1943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.88-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Aragon et les revues littéraires légales (1940-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches croisées Aragon / Elsa Triolet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine&amp;quot;, le surréalisme et les surréalistes : de l'hostilité au refuge. (1939-1947).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélusine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction du journal clandestin « Lao Động » ( Le Travailleur ), n° 34 du 5 juin 1937, organe du comité de province de Giadinh (Cochinchine) du « Đông Dương Cộng Sản Đảng » (Parti communiste indochinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La presse dans l'empire colonial français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Mans, France. pp.315-325, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/om.420.0315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cher Livre Inter : Exploring a Large Corpus of Contemporary Readers’ Testimonies through a Quali-quantitative Research Approach.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affordances and interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHARP Annual conference 2023, Jun 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je pense que ça traite d'expérience de lecture, à voir ... &amp;quot; : retour sur une expérience d'annotation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Noé Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021 - Colloque annuel de l'association francophone des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France. pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'approches automatiques pour la reconnaissance des expériences de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Noé Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021 - Colloque de l'Association francophone des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France. pp.81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reading experiences ontology: a use-case for OntoME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Alamercery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data for History 2021. Modelling Time, Places, Agent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital History Humboldt-Universität zu Berlin; LARHRA UMR5190, May 2021, Berlin (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03336061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDER UN MODÈLE DE DONNÉES AVEC UN OUTIL D'ANNOTATION : LE CAS DU PROJET READ-IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Gonggrijp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hebing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Morcrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une ontologie des expériences de lecture : un cas de réutilisation du CIDOC CRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2020 - Conference on Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ottawa, Canada. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling changes in diaries, correspondence and authors' libraries to support research on reading: the READ-IT approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Benatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODOCH 2019 - First International Workshop on Open Data and Ontologies for Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the TEI in Training and Research as an Institutional Strategy towards a DH Competence Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference and Members Meeting of the Text Encoding Initiative 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORING THE DIGITAL HERITAGE OF READING: THE READ-IT PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFLA-RBSC Mid-term conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing et bases de données : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le « crowdsourcing », pour partager, enrichir et publier des sources patrimoniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouchet, Fontaine, Charlot : résister à Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edmond Charlot passeur de culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine&amp;quot; et les arts plastiques (1939-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max-Pol Fouchet et les arts plastiques : conduire jusqu'au secret des œuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vézelay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuRED : XML-TEI in database structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue bilingue de l'exposition &amp;quot;Sortir de la Guerre/Nach dem Krieg - Le Mans & Paderborn (1919-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schreckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Gaidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Grabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stadt Paderborn, 13, 2019, Paderborn in historischen Fotografien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue &amp;quot;Fontaine&amp;quot; : poésie, résistance, engagement : Alger 1938-Paris 1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2012, 978-2-7535-1971-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Aragon et André Breton : deux auteurs de la revue &amp;quot;Fontaine&amp;quot; (1939-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Ducas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Malais, 2013, 978-2-9526782-8-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Model of Reading : Modelling principles, Definitions, Schema, Alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Ouvry-Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Vignale </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1916-4315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149173806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading in Europe—Challenges and lessons learned from the case studies of the READ-IT project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Benatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqac071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the phenomenology of reading through modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Carmen Suárez-Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Benatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.191-217. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue Fontaine et ses réseaux en 1943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.88-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Aragon et les revues littéraires légales (1940-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches croisées Aragon / Elsa Triolet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine&amp;quot;, le surréalisme et les surréalistes : de l'hostilité au refuge. (1939-1947).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélusine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction du journal clandestin « Lao Động » ( Le Travailleur ), n° 34 du 5 juin 1937, organe du comité de province de Giadinh (Cochinchine) du « Đông Dương Cộng Sản Đảng » (Parti communiste indochinois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La presse dans l'empire colonial français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Mans, France. pp.315-325, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/om.420.0315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cher Livre Inter : Exploring a Large Corpus of Contemporary Readers’ Testimonies through a Quali-quantitative Research Approach.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affordances and interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHARP Annual conference 2023, Jun 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reading experiences ontology: a use-case for OntoME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Alamercery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data for History 2021. Modelling Time, Places, Agent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital History Humboldt-Universität zu Berlin; LARHRA UMR5190, May 2021, Berlin (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03336061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je pense que ça traite d'expérience de lecture, à voir ... &amp;quot; : retour sur une expérience d'annotation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Noé Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021 - Colloque annuel de l'association francophone des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France. pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'approches automatiques pour la reconnaissance des expériences de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Noé Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021 - Colloque de l'Association francophone des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France. pp.81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDER UN MODÈLE DE DONNÉES AVEC UN OUTIL D'ANNOTATION : LE CAS DU PROJET READ-IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Gonggrijp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hebing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Morcrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une ontologie des expériences de lecture : un cas de réutilisation du CIDOC CRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2020 - Conference on Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ottawa, Canada. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling changes in diaries, correspondence and authors' libraries to support research on reading: the READ-IT approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Benatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODOCH 2019 - First International Workshop on Open Data and Ontologies for Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the TEI in Training and Research as an Institutional Strategy towards a DH Competence Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference and Members Meeting of the Text Encoding Initiative 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORING THE DIGITAL HERITAGE OF READING: THE READ-IT PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFLA-RBSC Mid-term conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing et bases de données : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le « crowdsourcing », pour partager, enrichir et publier des sources patrimoniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouchet, Fontaine, Charlot : résister à Alger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edmond Charlot passeur de culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine&amp;quot; et les arts plastiques (1939-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max-Pol Fouchet et les arts plastiques : conduire jusqu'au secret des œuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vézelay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuRED : XML-TEI in database structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue bilingue de l'exposition &amp;quot;Sortir de la Guerre/Nach dem Krieg - Le Mans & Paderborn (1919-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schreckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Gaidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Grabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stadt Paderborn, 13, 2019, Paderborn in historischen Fotografien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue &amp;quot;Fontaine&amp;quot; : poésie, résistance, engagement : Alger 1938-Paris 1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2012, 978-2-7535-1971-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Aragon et André Breton : deux auteurs de la revue &amp;quot;Fontaine&amp;quot; (1939-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Ducas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Malais, 2013, 978-2-9526782-8-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Model of Reading : Modelling principles, Definitions, Schema, Alignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Ouvry-Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C3F5244"/>
+    <w:nsid w:val="984395C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-vignale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1916-4315" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149173806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03966228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benatti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vignale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Antonini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqac071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305957v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Su&#225;rez-Figueroa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Adamou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04563859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pelletier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.420.0315" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04563913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Prat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03230021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le No&#233; Bienvenu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03230027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03336061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Beretta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alamercery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02877907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gonggrijp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hebing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morcrette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01826795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01483798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schreckenberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gaidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Grabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02301611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ouvry-Vial" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-vignale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1916-4315" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149173806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03966228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benatti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vignale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Antonini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund King" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqac071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305957v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Su&#225;rez-Figueroa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Adamou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04563859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pelletier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.420.0315" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04563913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Prat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03336061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Beretta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alamercery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03230021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le No&#233; Bienvenu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03230027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02877907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gonggrijp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hebing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morcrette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01826795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01483798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schreckenberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gaidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Grabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02301611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ouvry-Vial" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>