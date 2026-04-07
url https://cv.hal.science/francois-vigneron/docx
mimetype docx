--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -66,1019 +66,1097 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble and Profile Decompositions Methods: a common Thread through many Works in Geometry, Physics and Fluid Mechanics</w:t>
+                <w:t xml:space="preserve">Fine Stability Properties of the Hankel and Wiener–Khinchin Transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morningside Lectures in Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Axioms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (3), pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/axioms15030194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404992v1</w:t>
+                <w:t xml:space="preserve">hal-02284557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity of solutions of a fractional porous medium equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bubble and Profile Decompositions Methods: a common Thread through many Works in Geometry, Physics and Fluid Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bahouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Imbert</w:t>
+                <w:t xml:space="preserve">Zeyu Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Vigneron</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Morningside Lectures in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lectures on the Analysis of Nonlinear Partial Differential Equations, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301369v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre Autrement : le point de vue d’un mathématicien sur la création d’un parcours de licence</w:t>
+                <w:t xml:space="preserve">Regularity of solutions of a fractional porous medium equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.401-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/IFB/445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350951v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of solutions of a non-linear eigenvalue problem with a variable weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hadiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 266 (2-3), pp.1488-1513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jde.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse fréquentielle du signal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Apprendre Autrement : le point de vue d’un mathématicien sur la création d’un parcours de licence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350738v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Well-Posedness of a Non-local Burgers Equation: the Periodic Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Imbert</w:t>
+                <w:t xml:space="preserve">Analyse fréquentielle du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bahouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Vigneron</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (4), pp.723-758</w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160752v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-linear problem involving a critical Sobolev exponent.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Well-Posedness of a Non-local Burgers Equation: the Periodic Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soohyun Bae</w:t>
+                <w:t xml:space="preserve">Roman Shvydkoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vigneron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Yazidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 396 (1), pp.98-107</w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (4), pp.723-758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794199v1</w:t>
+                <w:t xml:space="preserve">hal-01160752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Turbulence on R^3 and T^3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A non-linear problem involving a critical Sobolev exponent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soohyun Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejeb Hadiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Yazidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 396 (1), pp.98-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733839v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Asymptotic Profiles of Nonstationnary Solutions of the Navier-Stokes System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Free Turbulence on R^3 and T^3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2007.04.007⟩</w:t>
+              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (2), pp.107-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/DPDE.2010.v7.n2.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155015v1</w:t>
+                <w:t xml:space="preserve">hal-00733839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the localization of the magnetic and the velocity fields in the equations of magnetohydrodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">New Asymptotic Profiles of Nonstationnary Solutions of the Navier-Stokes System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brandolese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Vigneron</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2007.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022736v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the localization of the magnetic and the velocity fields in the equations of magnetohydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Brandolese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2007 (137), pp.475--495</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatial decay of the velocity field of an incompressible viscous fluid in R^d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 63, n°4, pp. 525-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1088,1098 +1166,1036 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trace problem for Sobolev spaces over the Heisenberg group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of Sobolev spaces of fractional order with sub-riemannian vector fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mustapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Asymptotic profiles of nonstationnary solutions of the Navier-Stokes systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane Deformation – Finite Elements – Parametric Shape Optimization on the Koch Snowflake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960644v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorization of the quadratic Misiurewicz-Thurston polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Mihalache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root certification using disk arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Mihalache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to split a tera-polynomial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Mihalache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448008v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short ODE proof of the Fundamental Theorem of Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Mihalache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Evaluation of Real and Complex Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Mihalache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some properties of the curl operator and their consequences for the Navier-Stokes system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation on a theme by Kiselev and Nazarov: Hölder estimates for non-local transport-diffusion, along a non-divergence-free BMO field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioann Vasilyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple proof of the Hardy inequality on Carnot groups and for some hypoelliptic families of vector fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Wiener-Khinchin transform of functions that behave as approximate power-laws. Applications to fluid turbulence</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                <w:t xml:space="preserve">Multifractal Analysis of functions on the Heisenberg Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2189,114 +2205,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation et décroissance des champs de la mécanique des fluides et des plasmas. Espaces fonctionnels associés à une famille de champs de vecteurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Ecole Polytechnique X, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00136144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2443,51 +2459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bahouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Lyu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tarhini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/445" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350951v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hadiji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2018.08.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Shvydkoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soohyun Bae" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Yazidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2010.v7.n2.a1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brandolese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.04.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084777v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960644v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Riane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Mihalache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448008v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Anton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioann Vasilyev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266609v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Seuret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00136144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vigneron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms15030194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bahouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Lyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tarhini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/445" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hadiji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2018.08.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Shvydkoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soohyun Bae" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Yazidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2010.v7.n2.a1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brandolese" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.04.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960644v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Riane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Mihalache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448008v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Anton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490834v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioann Vasilyev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Seuret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00136144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>