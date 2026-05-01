--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -377,786 +377,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of solutions of a non-linear eigenvalue problem with a variable weight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rejeb Hadiji</w:t>
+                <w:t xml:space="preserve">Analyse fréquentielle du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bahouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/wrqs-xz66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914484v1</w:t>
+                <w:t xml:space="preserve">hal-05589945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre Autrement : le point de vue d’un mathématicien sur la création d’un parcours de licence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existence of solutions of a non-linear eigenvalue problem with a variable weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejeb Hadiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 266 (2-3), pp.1488-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2018.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350951v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse fréquentielle du signal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre Autrement : le point de vue d’un mathématicien sur la création d’un parcours de licence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350738v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Well-Posedness of a Non-local Burgers Equation: the Periodic Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Shvydkoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (4), pp.723-758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-linear problem involving a critical Sobolev exponent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soohyun Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeb Hadiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Yazidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 396 (1), pp.98-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Turbulence on R^3 and T^3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (2), pp.107-160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/DPDE.2010.v7.n2.a1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Asymptotic Profiles of Nonstationnary Solutions of the Navier-Stokes System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brandolese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpur.2007.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the localization of the magnetic and the velocity fields in the equations of magnetohydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brandolese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2007 (137), pp.475--495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial decay of the velocity field of an incompressible viscous fluid in R^d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 63, n°4, pp. 525-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1166,228 +1175,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trace problem for Sobolev spaces over the Heisenberg group</w:t>
+                <w:t xml:space="preserve">Construction of Sobolev spaces of fractional order with sub-riemannian vector fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084786v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of Sobolev spaces of fractional order with sub-riemannian vector fields</w:t>
+                <w:t xml:space="preserve">The trace problem for Sobolev spaces over the Heisenberg group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084777v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Asymptotic profiles of nonstationnary solutions of the Navier-Stokes systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1397,805 +1406,805 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane Deformation – Finite Elements – Parametric Shape Optimization on the Koch Snowflake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Riane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960644v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorization of the quadratic Misiurewicz-Thurston polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Mihalache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root certification using disk arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Mihalache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to split a tera-polynomial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Mihalache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448008v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short ODE proof of the Fundamental Theorem of Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Mihalache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Evaluation of Real and Complex Polynomials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramona Anton</w:t>
+                <w:t xml:space="preserve">On some properties of the curl operator and their consequences for the Navier-Stokes system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820369v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some properties of the curl operator and their consequences for the Navier-Stokes system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lerner</w:t>
+                <w:t xml:space="preserve">Fast Evaluation of Real and Complex Polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Mihalache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608428v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation on a theme by Kiselev and Nazarov: Hölder estimates for non-local transport-diffusion, along a non-divergence-free BMO field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioann Vasilyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple proof of the Hardy inequality on Carnot groups and for some hypoelliptic families of vector fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifractal Analysis of functions on the Heisenberg Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2205,114 +2214,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation et décroissance des champs de la mécanique des fluides et des plasmas. Espaces fonctionnels associés à une famille de champs de vecteurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Ecole Polytechnique X, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00136144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2459,51 +2468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vigneron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms15030194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bahouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Lyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tarhini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/445" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hadiji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2018.08.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Shvydkoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soohyun Bae" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Yazidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2010.v7.n2.a1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brandolese" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.04.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960644v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Riane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Mihalache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448008v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Anton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490834v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioann Vasilyev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Seuret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00136144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vigneron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms15030194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bahouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Lyu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tarhini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vigneron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/445" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/wrqs-xz66" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejeb Hadiji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2018.08.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Shvydkoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soohyun Bae" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Yazidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733839v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2010.v7.n2.a1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155015v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brandolese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.04.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mustapha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960644v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Riane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Mihalache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448008v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Anton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioann Vasilyev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801722v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Seuret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00136144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>