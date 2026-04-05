--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -199,265 +199,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 Health Crisis and Chronic Illness: Protocol for a Qualitative Study</w:t>
+                <w:t xml:space="preserve">TSPT, psychanalyse et neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Ricadat</w:t>
+                <w:t xml:space="preserve">Fanny Bonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Béliard</w:t>
+                <w:t xml:space="preserve">Jacques Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Citrini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Villa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/28728⟩</w:t>
+              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 154 (2), pp.21-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eslm.154.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03356697v1</w:t>
+                <w:t xml:space="preserve">hal-04241962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSPT, psychanalyse et neurosciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 Health Crisis and Chronic Illness: Protocol for a Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Ricadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bonard</w:t>
+                <w:t xml:space="preserve">Marie Citrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dayan</w:t>
+                <w:t xml:space="preserve">Yann Craus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Villa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Gabarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 154 (2), pp.21-37. </w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.e28728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eslm.154.0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/28728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241962v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03356697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental and symptom profiles in early-onset psychosis</w:t>
               </w:r>
@@ -871,51 +871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -962,51 +962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic à l’épreuve du traitement psychanalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016,  94 (2), pp.225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1034,252 +1034,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freud with Charcot: Freud's discovery and the question of diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+                <w:t xml:space="preserve">Lost in post-translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villa François</w:t>
+                <w:t xml:space="preserve">Jonathan Weitzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96, pp.345 - 368. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Embo Reports, Volume 16 (Issue 6), pp.671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1745-8315.12247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embr.201439980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495461v1</w:t>
+                <w:t xml:space="preserve">hal-01494538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost in post-translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Putois</w:t>
+                <w:t xml:space="preserve">Freud with Charcot: Freud's discovery and the question of diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Weitzman</w:t>
+                <w:t xml:space="preserve">Villa François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Embo Reports, Volume 16 (Issue 6), pp.671. </w:t>
+              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.345 - 368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embr.201439980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1745-8315.12247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494538v1</w:t>
+                <w:t xml:space="preserve">hal-01495461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation du refoulement organique et la formation du caractère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 78 (4), pp.978 - 989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1326,51 +1326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps comme refuge, le refuge comme témoin. Une figure du corps dans l’œuvre d’Aharon Appelfeld.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Araneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (66), pp.121-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1389,204 +1389,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psychoanalytical Method and the Disaster of Totalitarianism: Borderline States as the Psychical Equivalent of the Discontent in Civilization?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Padre y destinos del padre. La neurosis, privilegio humano y sobrevivencia de los tiempos originarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Inquiry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psicoanálisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, El analisis del analista, 36 (1), pp.103-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494568v1</w:t>
+                <w:t xml:space="preserve">hal-01496216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padre y destinos del padre. La neurosis, privilegio humano y sobrevivencia de los tiempos originarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Psychoanalytical Method and the Disaster of Totalitarianism: Borderline States as the Psychical Equivalent of the Discontent in Civilization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicoanálisis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (6), pp.267 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/674115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496216v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur la clinique du vieillir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Psychothérapies, 33 (2013/2), pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1633,51 +1633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les névroses mixtes à l'épreuve de la démarche diagnostique : destin freudien des leçons de Charcot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 123 (2), pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1711,51 +1711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir ami ou rester étranger avec ce qui vient incidemment à notre rencontre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77 (4), pp.1018 - 1029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1783,226 +1783,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greffe d’utérus : organe et fantasme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le père : un héritage archaïque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Thérapeutique. Médecine de la Reproduction, Gynécologie, Endocrinologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/mte.2013.0471⟩</w:t>
+              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77 (5 ), pp.1381 - 1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfp.775.1381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496247v1</w:t>
+                <w:t xml:space="preserve">hal-01494591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le père : un héritage archaïque ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Greffe d’utérus : organe et fantasme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 77 (5 ), pp.1381 - 1452. </w:t>
+              <w:t xml:space="preserve">Médecine Thérapeutique. Médecine de la Reproduction, Gynécologie, Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La greffe de l'utérus, 15 (2), pp.181-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfp.775.1381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/mte.2013.0471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494591v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychanalyse a-t-elle les moyens de penser le mal ? À propos de… « L’esprit du mal » de Nathalie Zaltzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74 (2), pp.314 - 324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2030,204 +2030,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des métamorphoses du corps : la chair du psychique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Primeira transferência: afastar a sugestão do somático.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps et psychisme : recherches en psychanalyse et sciences </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ágora: Estudos em Teoria Psicanalítica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (2), pp.333-347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496263v1</w:t>
+                <w:t xml:space="preserve">hal-01496233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primeira transferência: afastar a sugestão do somático.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Au-delà des métamorphoses du corps : la chair du psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ágora: Estudos em Teoria Psicanalítica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corps et psychisme : recherches en psychanalyse et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (2), pp.67 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpsy.050.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496233v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les névroses mixtes : une leçon de méthode nosographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, L’évolution psychiatrique, 72 (2007) pp.477-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2261,51 +2261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infortunes de « notre » amour de la vérité face à l'emprise du principe de plaisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (2), pp.91 - 111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2534,51 +2534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freud et la psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villa François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGMUND FREUD, EUGEN BLEULER, LETTRES 1904-1937</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2706,51 +2706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7016FE1C"/>
+    <w:nsid w:val="8D1B2405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2937,51 +2937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-villa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2587-6039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067011721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ricadat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Citrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Craus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28728" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.154.0021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ferrafiat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Freri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Granata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardo Nardocci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.10.028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01467" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.021.0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.094.0225" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villa Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1745-8315.12247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weitzman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201439980" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.784.0978" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Araneda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/674115" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.132.0105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.123.0085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.774.1018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Weil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2013.0471" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.775.1381" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2009.03.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy.050.0067" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2007.07.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496627v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.070.0091" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gayon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Nicoglou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pontarotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troub&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Connaissance-de-l-Inconscient/Lettres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-villa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2587-6039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067011721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.154.0021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ricadat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Citrini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Craus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28728" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ferrafiat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Freri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Granata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardo Nardocci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.10.028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01467" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.021.0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.094.0225" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weitzman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201439980" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villa Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1745-8315.12247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.784.0978" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Araneda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/674115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.132.0105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.123.0085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.774.1018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494591v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.775.1381" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Weil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2013.0471" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2009.03.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy.050.0067" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2007.07.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496627v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.070.0091" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gayon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Nicoglou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pontarotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troub&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Connaissance-de-l-Inconscient/Lettres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>