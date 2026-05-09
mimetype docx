--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -839,252 +839,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
+                <w:t xml:space="preserve">Le diagnostic à l’épreuve du traitement psychanalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rep1.021.0004⟩</w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016,  94 (2), pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.094.0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721769v1</w:t>
+                <w:t xml:space="preserve">hal-02491192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diagnostic à l’épreuve du traitement psychanalytique</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016,  94 (2), pp.225. </w:t>
+              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cm.094.0225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rep1.021.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491192v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost in post-translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1389,174 +1389,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padre y destinos del padre. La neurosis, privilegio humano y sobrevivencia de los tiempos originarios</w:t>
+                <w:t xml:space="preserve">The Psychoanalytical Method and the Disaster of Totalitarianism: Borderline States as the Psychical Equivalent of the Discontent in Civilization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicoanálisis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (6), pp.267 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/674115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496216v1</w:t>
+                <w:t xml:space="preserve">hal-01494568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psychoanalytical Method and the Disaster of Totalitarianism: Borderline States as the Psychical Equivalent of the Discontent in Civilization?</w:t>
+                <w:t xml:space="preserve">Padre y destinos del padre. La neurosis, privilegio humano y sobrevivencia de los tiempos originarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Inquiry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psicoanálisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, El analisis del analista, 36 (1), pp.103-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/674115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01494568v1</w:t>
+                <w:t xml:space="preserve">hal-01496216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur la clinique du vieillir</w:t>
               </w:r>
@@ -1783,196 +1783,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le père : un héritage archaïque ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greffe d’utérus : organe et fantasme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfp.775.1381⟩</w:t>
+              <w:t xml:space="preserve">Médecine Thérapeutique. Médecine de la Reproduction, Gynécologie, Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La greffe de l'utérus, 15 (2), pp.181-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/mte.2013.0471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494591v1</w:t>
+                <w:t xml:space="preserve">hal-01496247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greffe d’utérus : organe et fantasme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le père : un héritage archaïque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Thérapeutique. Médecine de la Reproduction, Gynécologie, Endocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, La greffe de l'utérus, 15 (2), pp.181-186. </w:t>
+              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77 (5 ), pp.1381 - 1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/mte.2013.0471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfp.775.1381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496247v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychanalyse a-t-elle les moyens de penser le mal ? À propos de… « L’esprit du mal » de Nathalie Zaltzman</w:t>
               </w:r>
@@ -2706,51 +2706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D1B2405"/>
+    <w:nsid w:val="F15A15A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2937,51 +2937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-villa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2587-6039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067011721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.154.0021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ricadat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Citrini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Craus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28728" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ferrafiat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Freri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Granata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardo Nardocci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.10.028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01467" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.021.0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.094.0225" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weitzman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201439980" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villa Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1745-8315.12247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.784.0978" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Araneda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/674115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.132.0105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.123.0085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.774.1018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494591v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.775.1381" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Weil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2013.0471" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2009.03.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy.050.0067" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2007.07.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496627v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.070.0091" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gayon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Nicoglou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pontarotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troub&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Connaissance-de-l-Inconscient/Lettres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-villa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2587-6039" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067011721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.154.0021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ricadat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Citrini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Craus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28728" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ferrafiat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raffin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Freri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Granata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardo Nardocci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.10.028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01467" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.094.0225" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.021.0004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weitzman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201439980" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villa Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1745-8315.12247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.784.0978" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Araneda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/674115" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.132.0105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.123.0085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.774.1018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Weil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2013.0471" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.775.1381" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2009.03.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy.050.0067" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2007.07.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496627v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.070.0091" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gayon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Nicoglou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pontarotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troub&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Connaissance-de-l-Inconscient/Lettres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>