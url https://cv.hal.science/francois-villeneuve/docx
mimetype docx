--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Villeneuve </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the porosity of parts manufactured by electron beam melting using scanning photothermal radiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Mateos-Canseco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kusiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96 (6), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0272083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of vertical interface by scanning photothermal radiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Mateos-Canseco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kusiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95 (10), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0225690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology of functionally graded cellular materials: Manipulating design parameters of triply periodic minimal surfaces through three-dimensional density distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.103778. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2024.103778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of hybrid manufacturing of a Ti-6Al-4V titanium alloy hip prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António José Festas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amaral Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sílvia Ribeiro Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Hoang Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Thomas Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-023-12621-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast simulation for powder bed fusion process based on thermal field pattern repetitions: application on electron beam melting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grandvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-023-11142-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective elastic and strength properties of triply periodic minimal surfaces lattice structures by numerical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montemurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2023.2277846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualify a NIR camera to detect thermal deviation during aluminum WAAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dellarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127, pp.625-634. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-023-11587-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal simulation of wire arc additive manufacturing: a new material deposition and heat input modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-021-00824-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical defect analysis of overhang geometry produced by electron beam melting: experimental and statistical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hoang Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-022-10040-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An indicator of porosity through simulation of melt pool volume in aluminum wire arc additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.1. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2021052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of lattice structures with skeleton model for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Hadi Azman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-021-00767-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of geometrical defects in overhang fabrications in electron beam melting based on thermomechanical simulations and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hoang Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.101557. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2020.101557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD Tools and File format performance evaluation in designing lattice structures for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Hadi Azman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurnal Teknologi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80 (4), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/jt.v80.12058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How 3D printing technologies can contribute into an iterative design process? Case study to hit a drum for Disabled Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0103-6513.004717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving dimensional accuracy in EBM using beam characterization and trajectory optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for physically disabled users: benefits from human motion capture – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.695-700. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17483107.2015.1042078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of Hand Motion Analysis by the Leap Motion Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Modelling, Measurement and Control, Series C : Chemistry, Geology, Environment and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.73 - 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical equivalent diameter of single struts for the stiffness prediction of lattice structures produced by Electron Beam Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.124-131. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Stiffness Prediction of Cellular Structures Made by Electron Beam Melting (EBM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.Advance Articles. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743290114Y.0000000093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in expert user participation in design evaluation meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Hisarciklilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.186-201. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JDR.2013.055155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing tolerance analysis based on the model of manufactured part and monte carlo simulation with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227 (5), pp.690 - 701. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954405412468387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the human factors characterization of disabled users in a design method. Application to an interface for playing acoustic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (Issue 3), pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventeen Projects Carried Out by Students Designing for and with Disabled Children: Identifying Designers' Difficulties During the Whole Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistive Technology: The Offical Journal of RESNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.273-285. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400435.2012.669808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance analysis in machining using the MMP. Comparison and evaluation of three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (Février 2012), pp.136 - 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic additive manufacturing: state-of-the-art review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (02), pp.89-96. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for designing assistive devices extracted from 16 case studies in the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-012-0143-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different methods in quantification of manufacturing defects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian International Journal of Science and Technology in Production and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Simulation of manufacturing defects for tolerance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Desrochers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (2), 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the deviations of a casting and machining process using a Model of Manufactured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.198-207. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2010.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert user-centred design, a cooperative product development approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian International Journal of Science and Technology in Production and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.37 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaboration-centred approach to manage engineering knowledge: A case study of an engineering SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (6), pp.523-542. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544820801898482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the nominal model to a model of manufactured parts in a CAD context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the geometrical defects of manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (7), pp.631-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 5-Axis machining CAPP system: a set-up planning tool solving accessibility constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances d'un moyen de mesure in situ sur MOCN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrôles essais mesures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided Process Planning, strategy and models in aircraft industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Zirmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 220 (4), pp.541-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions H/M dans la préparation de l'usinage des pièces aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d'Ingenierie Numerique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D transfer of tolerances using a SDT approach: application to turning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp. 45-53. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1565073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerancing for manufacturing: a three dimensional model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (8), pp. 1625-1648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional geometrical tolerancing in process planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (5), 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical Tolerancing in Process Planning : a tridimensional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 213 (6), pp. 635-640. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/0954405991517083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omega, an expert CAPP system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25, pp. 51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided Process Planning : state of the art and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique Industrielle et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 47 (5), pp. 477-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided Process Planning : two ways for including a user's know-how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anselmetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 21 (3), pp. 167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de processus d'usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lefur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique, Matériaux, Electricite, revue du GAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 418, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance analysis in manufacturing using the MMP Comparison and evaluation of three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Giordano, L. Mathieu, F. Villeneuve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Lifecycle Management, Geometric Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, wiley iste, pp.145-171, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future Issues in Tolerancing: the GD&T French Research Group Contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">geometric tolerancing of products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, pp.3-19, 2010, 978-1-84821-118-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional Analysis and Synthesis of Manufacturing Tolerances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Tolerancing of Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, pp.303-337, 2010, 978-1-84821-118-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance analysis in multi-operational machining process based on the model of manufactured part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Enterprise Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPU, pp.753-772, 2009, ISBN: 978-2-7483-4598-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Approach to Knowledge Management in an Engineering Design SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bernard; S. Tichkiewitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Tools for Effective Knowledge Life-Cycle-Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.463-478, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering CAPP Systems with Human-Computer Interaction Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tichkiewitch, Serge; Tollenaere, M.; Ray, Pascal (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Manufacturing in Mechanical Engineering II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 11 p., 2007, ISBN: 978-1-4020-6760-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. Les problématiques actuelles de recherche en tolérancement et les apports du GRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Mathieu et François Villeneuve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérancement géométrique des produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.19-35, 2007, ISBN 978-2-7462-1509-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Manufacturing Process, Generation of a Model of the Manufactured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. F. Cunha and P. G. Maropoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Enterprise Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.545-552, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 12. Analyse et synthèse tridimensionnelles de spécifications de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Mathieu et François Villeneuve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérancement géométrique des produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.311-343, 2007, ISBN 978-2-7462-1509-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un dispositif collaboratif de construction et de validation de connaissances métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de production : applications interdisciplinaires et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.175-188, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the manufacturing process in a tolerancing point of view, Generic resolution of the positioning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models for Computer Aided Tolerancing in Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.179-190, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing process simulation for tolerance analysis and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.189-200, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional geometrical tolerancing: quantification of machining defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Product Specification and Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp. 185-196, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique des processsus de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrication assistée par ordinateur sous la direction de Alain BERNARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed., Lavoisier, Hermès, pp. 295-350, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional quantification of machining defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geiskopf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 10 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of end-mill roughing operation sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, pp. 447-454, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the optimization of the relation between product means and product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, pp. 455-462, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des contraintes de fabrication en conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anselmetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Tollenaere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception de produits mécaniques : méthodes, modèles et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Partie II, chap. 7, pp. 163-184, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-state approach for operation sequence generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamiwi Mawussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, pp. 93-102, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Ascendante de Processus, application aux entités d'usinage de type alésage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gamme automatique en usinage, Groupe GAMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. HERMES, 15 p., 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Lifecycle Management, Geometric variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE WILEY, pp.551, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tolerancing of Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE WILEY, pp.379, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement géométrique des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HERMES Science, pp.396, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamme automatique en usinage. Groupe GAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ED. Hermès, ? p., 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une commande thermique du procédé Wire Arc Additive Manufacturing pour l'asservissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dellarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un poste de soudure Cold Métal Transfer pour le pilotage du procédé Wire Arc Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dellarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception des surfaces minimales triplement périodiques à densité variable pour la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Material analysis of Triply Periodic Minimal Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Adrian Ramirez Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design methodology for graded density triply periodic minimal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International joint conference on mechanics, design engineering and advanced manufacturing, JCM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design parameters effects on relative density of triply periodic minimal surfaces for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st CIRP Design Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Twente, France. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de conception sur la densité relative de cellules à base de surfaces minimales triplement périodiques (TPMS) pour la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque National S-mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, en visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modeling and Validation of Metal Deposition in Wire Arc Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation thermomécanique de l'apparition des défauts géométriques sur des pièces produites en fabrication additive EBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kusiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a novel thermal criterion for form defects prediction in Wire Arc Additive Manufacturing: Finite element modelling and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Simulation for Additive Manufacturing (Sim-AM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation thermique du procédé Wire Arc Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque national S-mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3D Edge Reconstruction from 2D Image by Using Correlation Based Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanuengnit Patoommakesorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 6th International Conference on Industrial Engineering and Applications (ICIEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Tokyo, Japan. pp.372-376, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEA.2019.8714965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variation géométrique des pièces produites en fabrication additive EBM - Cas de pièces avec volume surplombant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National S-mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Thermal Simulation of Powder Bed Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand. pp.1498-1502, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2018.8607695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Knowledge-Based System for Help in Decision Making: a Medical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation based optimized beam velocity in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Manufacturing Engineering and Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, LISBON, Portugal. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/885/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered development of an information system in patient’s motor capacity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Health Care Systems Engineering (HCSE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive products development: a framework to respond to the value requirements from users and manufacturers points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Stockholm, Sweden. pp.559-564, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.04.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Straight Line Matching Technique by Integration of Vision-based image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanuengnit Patoommakesorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Naples, Italy. pp.777-782, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.08.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité de l'analyse de mouvement de doigts par le capteur LeapMotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap 2016 – 9ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote pour l’utilisation de la Kinect V2 pour l’évaluation motrice des maladies neuromusculaires. Cas de la MFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Jeunes Chercheuses Jeunes Chercheurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche CARACTH : Concevoir des produits ajustés aux capacités motrices des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Configurations and Creation of Lattice Structures for Metallic Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la chaine numérique en fabrication par Electron Beam Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of EBM Fabrication Strategies on Geometry and Mechanical Properties of Titanium Cellular Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Digital Manufacturing Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la caractérisation des spécificités motrices vers la conception d’interfaces personnalisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies d’assistance : de la compensation à l’autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Current CAD Tools Performances in the Context of Design for Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trajectories in Electron Beam Melting Manufacturing to Reduce Curling Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP CMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Windsor, Canada. pp.738-743, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification on some design key parameters for additive manufacturing: application on Electron Beam Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forty Sixth CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Setubal, Portugal. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un produit universel pour une interface sur mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs et Jeunes Chercheuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The right knowledge management strategy for Engineering Analysis SME: a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Du Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bochum, Germany. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de Conception pour la Fabrication Additive de Matériaux Cellulaires en Titane par &amp;quot; Electron Beam Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poudre &amp; Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Virtual reality for the design of an innovative surgical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary Days 2013, Devices &amp; health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Rules for Additive Manufacturing of Titanium Cellular Structures by Electron Beam Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur une méthodologie intégrant l'analyse des spécificités motrices dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Athens, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'outils scientifiques et techniques dans un processus de conception : modélisation des facteurs humains pour les IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2012 : 7ème congrès sur les aides techniques pour les personnes handicapées.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing tolerance analysis based on the Model of Manufactured Part and Monte Carlo simulation with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analyse de l'activité pour améliorer les pratiques des élèves ingénieurs en conception : application a l'adaptation ergonomiques du matériel musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque National AIP PRIMECA, Produits, Procédés et Systèmes Industriels : intégration Réel-Virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Mont Dore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which virtual reality environment for usage evaluation of innovative surgical instrument in minimally invasive surgery ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Viet Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st CIRP Design Conference : Interdisciplinary Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea. pp. 180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des technologies de fabrication additive métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque National AIP PRIMECA, Le Mont Dore, 29 Mars- 1er avril 2011 : Produits, Procédés et Systèmes Industriels : intégration Réel-Virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Mont Dore, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of machining defects by Small Displacement Torsor and form parameterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of calculation methodologies on defect determinations in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME-Virtual Concept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrumented process to support user-centred design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of methods for the design of assistive device : UCD and medical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME_P30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and analysis of surgical tasks: annotation systems new rod insertion system for spinal fusion in MIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Conference of the Society of Medical Innovation and Technology, SMIT 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sinaia, Romania. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in tolerancing, the GD&T French Research Group point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th CIRP International Seminar on Computer Aided Tolerancing (CIRP CAT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation, annotation and analysis of design activities: How to find an appropriate tool?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford - CA, United States. 11 poages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing engineering knowledge in special machine design companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Vinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing, KMIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the deviations of a casting and machining process using a Model of Manufactured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd CIRP conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Scenarios in the context of Specific User Design: Surgeon as an Expert User, and Design for Handicapped Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2009: Competitive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance analysis in manufacturing using the MMP Comparison and evaluation of three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th CIRP International Conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Annecy, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Designer collaboration in the design process of surgical instruments: new aspects for annotation as a communication tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Hisarciklilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford - CA, United States. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios and the design process in medical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2009: Competitive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Design in surgery: An analysis model for prototype validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2008 : Design Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Twente, Netherlands. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education in healthcare engineering: learn from, collaborate with and design for an expert user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMEC 2008, CIRP International Manufacturing Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare Management Technology; Place of Design process and role of the universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Dankelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromot 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance analysis in machining, an approach combining the Model of Manfactured Part and the Jacobian-Torsor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Desrochers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/CIE 2008 ASME 2008 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, New York, United States. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance analysis in multi-operational machining process based on the Model of Manufactured Part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DET 2008 - 5th International Conference on Digital Enterprise Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the nominal model to a Model of Manufactured Parts in a CAD context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Enschede, Netherlands. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating an expert user in the Design Process: How to make out surgeon needs during new surgical instruments Design Case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMCE 2008, Seventh International Symposium on Tools and Methods of Competitive Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Izmir, Turkey. pp. 415-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach for 3D manufacturing tolerances synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRP International Seminar on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Erlangen, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a light knowledge sharing tool in engineering design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED'07, International Conference On Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, Cité des sciences et de l'industrie, France. CD + résumé pp. 587-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to manage calculation engineers' knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th CIRP International Design Seminar, The Future of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Berlin, Germany. 10 p. sur CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de scénarios pour la conception d'outils chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a New Design Methodology in the Surgical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED'07, International Conference On Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Propositions de Modèle d'Analyse de Scénario, pour la Conception d'Outils Chirurgicaux Innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque National AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d'une démarche et d'un outil de gestion de &amp;quot; connaissances métier &amp;quot; basés sur la collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the manufacturing process, generation of a model of manufactured parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd CIRP Conference on Digital Enterprise Technology, DET06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Setubal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to foster knowledge sharing in engineering design SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Integrated Design and Manufacturing in Mechanical Engineering, CD, IDMME 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KALIS, un outil liant informations et activités pour partager les connaissances en ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2EI - Connaissances et compétences en entreprise industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerancing Transfer in the Field of Manufacturing Process: The Model of Manufactured Part (MMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Jubilee Scientific Conference Manufacturing Engineering in Time of Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Gdansk, Poland. pp.425-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un dispositif léger de construction et de validation collaboratives de connaissances métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque IPI06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Allevard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering CAPP systems with human computer interaction study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, --, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the manufacturing process (2): Analysis of its consequences on a functional tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIRP Computer Aided Tolerancing Seminar, CAT2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the manufacturing process (1): Generic resolution of the positioning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIRP Computer Aided Tolerancing Seminar, CAT2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling of Alternative Processes for Machining of Aeronautical Parts in a CAPP System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product and process modeling : simulation of a manufacturing process for tolerance analysis and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIDA 2004, 1st International Conference on Virtual Design and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPP, Strategy and models in aircraft industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Zirmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing process simulation for tolerance analysis and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Knowledge of high speed machining to design a shopfloor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geiskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D synthesis of manufacturing tolerances using a SDT approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIRP Computer Aided Tolerancing Seminar, CAT 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Charlotte, Caroline du Nord, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management in an industrial digital process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ciclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Seminar 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des moyens de production pour l'intégration des contraintes de fabrication en conception de produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2i, International Conference on Integrated Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Timisoara, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’implantation d’une filière numérique intégrée à base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ciclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st colloque Gestion des Compétences et des Connaissances en Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional geometrical tolerancing: quantification of machining defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Seminar on Computer Aided Tolerancing, CAT2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Cachan, France. pp.201-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification tridimensionnelle des défauts de fabrication pour l’analyse et la synthèse de tolérances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geiskopf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional quantification of machining defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geiskopf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Seminar on Improving Machine Tool Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration Produit/Process par le tolérancement tridimensionnel en fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. pp.1123-1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional geometrical tolerancing in process planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd CIRP International Seminar on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the optimization of the relation between product means and product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of end-mill roughing operation sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest analysis of the manufacturing of a product : adequation between production means and product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th symposium on Information Control in Manufacturing, INCOM'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Nancy-Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature state approach for process planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamiwi Mawussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machining features, production rules and constraint programming, keys for a CAPP system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Industrial Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Nancy, France. pp.397-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omega, an expert CAPP system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ASME International Computers in Engineering conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Minneapolis, United States. pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Data Base, AI and CAD-CAM : Application to the Process Ascending Generation (PAG) Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barrabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Design, Manufacturing and Production, 7th Annual European Computer Conference (IEEE), Compeuro 93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Evry, France. pp.320-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided Process Planning : two ways for including a user's know-how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Conference on Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour la préhension d'un implant sous la forme de tige dans une intervention chirurgicale minimalement invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vouaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0953378. CI. 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Villeneuve </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the porosity of parts manufactured by electron beam melting using scanning photothermal radiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Mateos-Canseco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kusiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96 (6), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0272083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of vertical interface by scanning photothermal radiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Mateos-Canseco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kusiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95 (10), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0225690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology of functionally graded cellular materials: Manipulating design parameters of triply periodic minimal surfaces through three-dimensional density distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.103778. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2024.103778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of hybrid manufacturing of a Ti-6Al-4V titanium alloy hip prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António José Festas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amaral Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sílvia Ribeiro Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Hoang Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Thomas Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-023-12621-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast simulation for powder bed fusion process based on thermal field pattern repetitions: application on electron beam melting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grandvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-023-11142-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective elastic and strength properties of triply periodic minimal surfaces lattice structures by numerical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montemurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2023.2277846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualify a NIR camera to detect thermal deviation during aluminum WAAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dellarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127, pp.625-634. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-023-11587-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal simulation of wire arc additive manufacturing: a new material deposition and heat input modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-021-00824-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical defect analysis of overhang geometry produced by electron beam melting: experimental and statistical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hoang Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-022-10040-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An indicator of porosity through simulation of melt pool volume in aluminum wire arc additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.1. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2021052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of lattice structures with skeleton model for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Hadi Azman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Son Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-021-00767-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of geometrical defects in overhang fabrications in electron beam melting based on thermomechanical simulations and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hoang Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.101557. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2020.101557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD Tools and File format performance evaluation in designing lattice structures for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Hadi Azman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurnal Teknologi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80 (4), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/jt.v80.12058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How 3D printing technologies can contribute into an iterative design process? Case study to hit a drum for Disabled Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0103-6513.004717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving dimensional accuracy in EBM using beam characterization and trajectory optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for physically disabled users: benefits from human motion capture – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.695-700. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17483107.2015.1042078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of Hand Motion Analysis by the Leap Motion Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Modelling, Measurement and Control, Series C : Chemistry, Geology, Environment and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.73 - 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical equivalent diameter of single struts for the stiffness prediction of lattice structures produced by Electron Beam Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.124-131. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Stiffness Prediction of Cellular Structures Made by Electron Beam Melting (EBM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.Advance Articles. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743290114Y.0000000093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in expert user participation in design evaluation meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Hisarciklilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.186-201. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JDR.2013.055155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing tolerance analysis based on the model of manufactured part and monte carlo simulation with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227 (5), pp.690 - 701. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954405412468387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the human factors characterization of disabled users in a design method. Application to an interface for playing acoustic music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (Issue 3), pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventeen Projects Carried Out by Students Designing for and with Disabled Children: Identifying Designers' Difficulties During the Whole Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistive Technology: The Offical Journal of RESNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.273-285. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400435.2012.669808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance analysis in machining using the MMP. Comparison and evaluation of three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (Février 2012), pp.136 - 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic additive manufacturing: state-of-the-art review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (02), pp.89-96. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for designing assistive devices extracted from 16 case studies in the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-012-0143-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different methods in quantification of manufacturing defects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian International Journal of Science and Technology in Production and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the deviations of a casting and machining process using a Model of Manufactured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.198-207. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2010.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Simulation of manufacturing defects for tolerance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Desrochers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (2), 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert user-centred design, a cooperative product development approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian International Journal of Science and Technology in Production and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.37 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the nominal model to a model of manufactured parts in a CAD context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaboration-centred approach to manage engineering knowledge: A case study of an engineering SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (6), pp.523-542. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544820801898482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the geometrical defects of manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (7), pp.631-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 5-Axis machining CAPP system: a set-up planning tool solving accessibility constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances d'un moyen de mesure in situ sur MOCN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrôles essais mesures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided Process Planning, strategy and models in aircraft industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Zirmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 220 (4), pp.541-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions H/M dans la préparation de l'usinage des pièces aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d'Ingenierie Numerique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D transfer of tolerances using a SDT approach: application to turning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp. 45-53. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1565073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerancing for manufacturing: a three dimensional model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (8), pp. 1625-1648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional geometrical tolerancing in process planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (5), 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical Tolerancing in Process Planning : a tridimensional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 213 (6), pp. 635-640. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/0954405991517083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omega, an expert CAPP system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25, pp. 51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided Process Planning : state of the art and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique Industrielle et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 47 (5), pp. 477-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided Process Planning : two ways for including a user's know-how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anselmetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 21 (3), pp. 167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de processus d'usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lefur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique, Matériaux, Electricite, revue du GAMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 418, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance analysis in manufacturing using the MMP Comparison and evaluation of three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Giordano, L. Mathieu, F. Villeneuve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Lifecycle Management, Geometric Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, wiley iste, pp.145-171, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future Issues in Tolerancing: the GD&T French Research Group Contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">geometric tolerancing of products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, pp.3-19, 2010, 978-1-84821-118-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional Analysis and Synthesis of Manufacturing Tolerances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Tolerancing of Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Wiley, pp.303-337, 2010, 978-1-84821-118-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance analysis in multi-operational machining process based on the model of manufactured part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Enterprise Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPU, pp.753-772, 2009, ISBN: 978-2-7483-4598-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Approach to Knowledge Management in an Engineering Design SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bernard; S. Tichkiewitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Tools for Effective Knowledge Life-Cycle-Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.463-478, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering CAPP Systems with Human-Computer Interaction Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tichkiewitch, Serge; Tollenaere, M.; Ray, Pascal (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Manufacturing in Mechanical Engineering II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 11 p., 2007, ISBN: 978-1-4020-6760-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. Les problématiques actuelles de recherche en tolérancement et les apports du GRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Mathieu et François Villeneuve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérancement géométrique des produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.19-35, 2007, ISBN 978-2-7462-1509-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Manufacturing Process, Generation of a Model of the Manufactured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. F. Cunha and P. G. Maropoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Enterprise Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.545-552, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 12. Analyse et synthèse tridimensionnelles de spécifications de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Mathieu et François Villeneuve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tolérancement géométrique des produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.311-343, 2007, ISBN 978-2-7462-1509-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un dispositif collaboratif de construction et de validation de connaissances métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de production : applications interdisciplinaires et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.175-188, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the manufacturing process in a tolerancing point of view, Generic resolution of the positioning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models for Computer Aided Tolerancing in Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.179-190, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing process simulation for tolerance analysis and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.189-200, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional geometrical tolerancing: quantification of machining defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Product Specification and Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp. 185-196, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique des processsus de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrication assistée par ordinateur sous la direction de Alain BERNARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed., Lavoisier, Hermès, pp. 295-350, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional quantification of machining defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geiskopf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 10 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of end-mill roughing operation sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, pp. 447-454, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the optimization of the relation between product means and product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, pp. 455-462, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des contraintes de fabrication en conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anselmetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Tollenaere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception de produits mécaniques : méthodes, modèles et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Partie II, chap. 7, pp. 163-184, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-state approach for operation sequence generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamiwi Mawussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, pp. 93-102, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Ascendante de Processus, application aux entités d'usinage de type alésage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gamme automatique en usinage, Groupe GAMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. HERMES, 15 p., 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Lifecycle Management, Geometric variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE WILEY, pp.551, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Tolerancing of Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE WILEY, pp.379, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement géométrique des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HERMES Science, pp.396, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamme automatique en usinage. Groupe GAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ED. Hermès, ? p., 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une commande thermique du procédé Wire Arc Additive Manufacturing pour l'asservissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dellarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un poste de soudure Cold Métal Transfer pour le pilotage du procédé Wire Arc Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dellarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception des surfaces minimales triplement périodiques à densité variable pour la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Material analysis of Triply Periodic Minimal Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Adrian Ramirez Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design methodology for graded density triply periodic minimal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International joint conference on mechanics, design engineering and advanced manufacturing, JCM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design parameters effects on relative density of triply periodic minimal surfaces for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st CIRP Design Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Twente, France. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de conception sur la densité relative de cellules à base de surfaces minimales triplement périodiques (TPMS) pour la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque National S-mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, en visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modeling and Validation of Metal Deposition in Wire Arc Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation thermomécanique de l'apparition des défauts géométriques sur des pièces produites en fabrication additive EBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kusiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a novel thermal criterion for form defects prediction in Wire Arc Additive Manufacturing: Finite element modelling and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Simulation for Additive Manufacturing (Sim-AM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation thermique du procédé Wire Arc Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque national S-mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variation géométrique des pièces produites en fabrication additive EBM - Cas de pièces avec volume surplombant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National S-mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3D Edge Reconstruction from 2D Image by Using Correlation Based Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanuengnit Patoommakesorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 6th International Conference on Industrial Engineering and Applications (ICIEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Tokyo, Japan. pp.372-376, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEA.2019.8714965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Thermal Simulation of Powder Bed Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand. pp.1498-1502, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2018.8607695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation based optimized beam velocity in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Manufacturing Engineering and Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, LISBON, Portugal. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/885/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Knowledge-Based System for Help in Decision Making: a Medical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered development of an information system in patient’s motor capacity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vincent-Genod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuillerot Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Health Care Systems Engineering (HCSE17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Straight Line Matching Technique by Integration of Vision-based image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanuengnit Patoommakesorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Naples, Italy. pp.777-782, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.08.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistive products development: a framework to respond to the value requirements from users and manufacturers points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel de Gois Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Stockholm, Sweden. pp.559-564, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.04.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité de l'analyse de mouvement de doigts par le capteur LeapMotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap 2016 – 9ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche CARACTH : Concevoir des produits ajustés aux capacités motrices des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote pour l’utilisation de la Kinect V2 pour l’évaluation motrice des maladies neuromusculaires. Cas de la MFM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Jeunes Chercheuses Jeunes Chercheurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Configurations and Creation of Lattice Structures for Metallic Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la chaine numérique en fabrication par Electron Beam Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la caractérisation des spécificités motrices vers la conception d’interfaces personnalisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies d’assistance : de la compensation à l’autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Current CAD Tools Performances in the Context of Design for Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of EBM Fabrication Strategies on Geometry and Mechanical Properties of Titanium Cellular Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Digital Manufacturing Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trajectories in Electron Beam Melting Manufacturing to Reduce Curling Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP CMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Windsor, Canada. pp.738-743, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification on some design key parameters for additive manufacturing: application on Electron Beam Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forty Sixth CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Setubal, Portugal. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The right knowledge management strategy for Engineering Analysis SME: a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Du Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bochum, Germany. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un produit universel pour une interface sur mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs et Jeunes Chercheuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de Conception pour la Fabrication Additive de Matériaux Cellulaires en Titane par &amp;quot; Electron Beam Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poudre &amp; Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Virtual reality for the design of an innovative surgical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Tonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary Days 2013, Devices &amp; health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Rules for Additive Manufacturing of Titanium Cellular Structures by Electron Beam Melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Athens, Greece. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur une méthodologie intégrant l'analyse des spécificités motrices dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'outils scientifiques et techniques dans un processus de conception : modélisation des facteurs humains pour les IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Veytizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2012 : 7ème congrès sur les aides techniques pour les personnes handicapées.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing tolerance analysis based on the Model of Manufactured Part and Monte Carlo simulation with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analyse de l'activité pour améliorer les pratiques des élèves ingénieurs en conception : application a l'adaptation ergonomiques du matériel musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque National AIP PRIMECA, Produits, Procédés et Systèmes Industriels : intégration Réel-Virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Mont Dore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which virtual reality environment for usage evaluation of innovative surgical instrument in minimally invasive surgery ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Viet Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st CIRP Design Conference : Interdisciplinary Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea. pp. 180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des technologies de fabrication additive métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque National AIP PRIMECA, Le Mont Dore, 29 Mars- 1er avril 2011 : Produits, Procédés et Systèmes Industriels : intégration Réel-Virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Mont Dore, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of machining defects by Small Displacement Torsor and form parameterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favreliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of calculation methodologies on defect determinations in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME-Virtual Concept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An instrumented process to support user-centred design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of methods for the design of assistive device : UCD and medical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zwolinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME_P30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and analysis of surgical tasks: annotation systems new rod insertion system for spinal fusion in MIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Conference of the Society of Medical Innovation and Technology, SMIT 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sinaia, Romania. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in tolerancing, the GD&T French Research Group point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th CIRP International Seminar on Computer Aided Tolerancing (CIRP CAT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Scenarios in the context of Specific User Design: Surgeon as an Expert User, and Design for Handicapped Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2009: Competitive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance analysis in manufacturing using the MMP Comparison and evaluation of three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th CIRP International Conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Annecy, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Designer collaboration in the design process of surgical instruments: new aspects for annotation as a communication tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Hisarciklilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford - CA, United States. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation, annotation and analysis of design activities: How to find an appropriate tool?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford - CA, United States. 11 poages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing engineering knowledge in special machine design companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Vinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing, KMIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the deviations of a casting and machining process using a Model of Manufactured Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd CIRP conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios and the design process in medical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2009: Competitive Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Design in surgery: An analysis model for prototype validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2008 : Design Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Twente, Netherlands. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education in healthcare engineering: learn from, collaborate with and design for an expert user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMEC 2008, CIRP International Manufacturing Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare Management Technology; Place of Design process and role of the universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Dankelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromot 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance analysis in machining, an approach combining the Model of Manfactured Part and the Jacobian-Torsor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Desrochers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/CIE 2008 ASME 2008 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, New York, United States. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance analysis in multi-operational machining process based on the Model of Manufactured Part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DET 2008 - 5th International Conference on Digital Enterprise Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the nominal model to a Model of Manufactured Parts in a CAD context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Enschede, Netherlands. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating an expert user in the Design Process: How to make out surgeon needs during new surgical instruments Design Case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMCE 2008, Seventh International Symposium on Tools and Methods of Competitive Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Izmir, Turkey. pp. 415-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach for 3D manufacturing tolerances synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRP International Seminar on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Erlangen, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a New Design Methodology in the Surgical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED'07, International Conference On Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a light knowledge sharing tool in engineering design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED'07, International Conference On Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, Cité des sciences et de l'industrie, France. CD + résumé pp. 587-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to manage calculation engineers' knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th CIRP International Design Seminar, The Future of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Berlin, Germany. 10 p. sur CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse de scénarios pour la conception d'outils chirurgicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Propositions de Modèle d'Analyse de Scénario, pour la Conception d'Outils Chirurgicaux Innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahi Rasoulifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque National AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d'une démarche et d'un outil de gestion de &amp;quot; connaissances métier &amp;quot; basés sur la collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to foster knowledge sharing in engineering design SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Integrated Design and Manufacturing in Mechanical Engineering, CD, IDMME 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the manufacturing process, generation of a model of manufactured parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd CIRP Conference on Digital Enterprise Technology, DET06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Setubal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KALIS, un outil liant informations et activités pour partager les connaissances en ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2EI - Connaissances et compétences en entreprise industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerancing Transfer in the Field of Manufacturing Process: The Model of Manufactured Part (MMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Jubilee Scientific Conference Manufacturing Engineering in Time of Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Gdansk, Poland. pp.425-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un dispositif léger de construction et de validation collaboratives de connaissances métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque IPI06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Allevard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering CAPP systems with human computer interaction study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, --, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the manufacturing process (2): Analysis of its consequences on a functional tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIRP Computer Aided Tolerancing Seminar, CAT2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the manufacturing process (1): Generic resolution of the positioning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CIRP Computer Aided Tolerancing Seminar, CAT2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Tempe, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling of Alternative Processes for Machining of Aeronautical Parts in a CAPP System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPP, Strategy and models in aircraft industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Zirmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product and process modeling : simulation of a manufacturing process for tolerance analysis and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIDA 2004, 1st International Conference on Virtual Design and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing process simulation for tolerance analysis and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Knowledge of high speed machining to design a shopfloor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geiskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D synthesis of manufacturing tolerances using a SDT approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CIRP Computer Aided Tolerancing Seminar, CAT 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Charlotte, Caroline du Nord, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management in an industrial digital process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ciclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Seminar 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des moyens de production pour l'intégration des contraintes de fabrication en conception de produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2i, International Conference on Integrated Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Timisoara, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’implantation d’une filière numérique intégrée à base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ciclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st colloque Gestion des Compétences et des Connaissances en Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional geometrical tolerancing: quantification of machining defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Seminar on Computer Aided Tolerancing, CAT2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Cachan, France. pp.201-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification tridimensionnelle des défauts de fabrication pour l’analyse et la synthèse de tolérances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geiskopf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional quantification of machining defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geiskopf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Seminar on Improving Machine Tool Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration Produit/Process par le tolérancement tridimensionnel en fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. pp.1123-1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional geometrical tolerancing in process planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd CIRP International Seminar on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the optimization of the relation between product means and product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of end-mill roughing operation sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest analysis of the manufacturing of a product : adequation between production means and product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th symposium on Information Control in Manufacturing, INCOM'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Nancy-Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature state approach for process planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamiwi Mawussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machining features, production rules and constraint programming, keys for a CAPP system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Industrial Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Nancy, France. pp.397-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omega, an expert CAPP system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ASME International Computers in Engineering conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Minneapolis, United States. pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Data Base, AI and CAD-CAM : Application to the Process Ascending Generation (PAG) Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barrabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Design, Manufacturing and Production, 7th Annual European Computer Conference (IEEE), Compeuro 93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Evry, France. pp.320-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided Process Planning : two ways for including a user's know-how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Conference on Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil pour la préhension d'un implant sous la forme de tige dans une intervention chirurgicale minimalement invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Di Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vouaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0953378. CI. 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mateos-Canseco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225690" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2024.103778" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Jos&#233; Festas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amaral Figueiredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ribeiro Carvalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Hoang Vo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12621-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ghaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11142-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Montemurro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2277846" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11587-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00824-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10040-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi Azman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Son Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00767-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101557" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912821v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v80.12058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel de Gois Pinto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veytizou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.004717" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2016.12.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Magnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17483107.2015.1042078" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2015.10.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743290114Y.0000000093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Hisarciklilar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2013.055155" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hien Bui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405412468387" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400435.2012.669808" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633768v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0143-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.04.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DMC3S3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573996v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahi Rasoulifar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207996v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beylier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544820801898482" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466146v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Capponi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359984v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zirmi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360649v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1565073" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366281v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legoff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366321v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954405991517083" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-DC8L43PH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabourin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367987v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366367v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Anselmetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962220v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466150v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187588v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466148v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366831v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368134v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367978v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geiskopf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367980v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367984v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tassel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368135v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367986v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chep" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamiwi Mawussi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368138v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575899v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187584v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278696v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278700v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Adrian Ramirez Salazar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290639v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_11" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945749v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945632v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945795v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768894v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanuengnit Patoommakesorn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEA.2019.8714965" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607695" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625275v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/885/1/012016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585964v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vincent-Genod" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillerot Carole" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66146-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355139v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.203" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.08.106" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355130v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176187v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911970v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236568v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236567v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997293v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121997v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241624v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061618v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.038" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903827v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948921v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Du Pasquier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997289v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962223v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Tonetti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997287v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990634v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752764v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111901v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hien Bui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628397v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Dang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633781v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565431v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451844v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Di Donato" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385828v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451840v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Vinand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466151v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393991v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366342v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392271v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276086v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366249v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366219v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Dankelman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366227v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276089v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186338v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186903v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186910v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184694v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184698v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378181v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376261v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375281v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378081v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376263v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378085v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375301v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375246v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375247v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355475v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355482v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355497v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355487v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355508v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kiefer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355703v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355745v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciclet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355803v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355807v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355747v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355813v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355751v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355815v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355754v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355762v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355760v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355756v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355766v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355768v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355773v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355781v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrabes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392244v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vouaillat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mateos-Canseco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225690" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2024.103778" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Jos&#233; Festas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amaral Figueiredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ribeiro Carvalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Hoang Vo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12621-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ghaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11142-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Montemurro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2277846" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11587-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00824-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10040-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi Azman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Son Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00767-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101557" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912821v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v80.12058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel de Gois Pinto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veytizou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.004717" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2016.12.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Magnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17483107.2015.1042078" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2015.10.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743290114Y.0000000093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Hisarciklilar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2013.055155" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hien Bui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405412468387" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400435.2012.669808" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633768v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0143-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.04.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DMC3S3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573996v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahi Rasoulifar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beylier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544820801898482" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466146v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Capponi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359984v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zirmi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360649v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1565073" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366281v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legoff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366321v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954405991517083" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-DC8L43PH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabourin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367987v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366367v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Anselmetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962220v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466150v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187588v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466148v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366831v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368134v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367978v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geiskopf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367980v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367984v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tassel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368135v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367986v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chep" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamiwi Mawussi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368138v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575899v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187584v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278696v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278700v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Adrian Ramirez Salazar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290639v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_11" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945749v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945632v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945795v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106747v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768894v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanuengnit Patoommakesorn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEA.2019.8714965" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607695" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/885/1/012016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585985v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585964v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vincent-Genod" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillerot Carole" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66146-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.08.106" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355139v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.203" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355130v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911970v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176187v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236568v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236567v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997293v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061618v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.038" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948921v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Du Pasquier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997289v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962223v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Tonetti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997287v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733693v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752764v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111901v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hien Bui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628397v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Viet Dang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633781v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565431v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451844v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Di Donato" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385828v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393991v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366342v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451841v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451840v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466152v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Vinand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466151v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392271v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276086v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366249v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366219v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Dankelman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366227v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276089v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186338v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184698v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186903v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186910v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184694v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378181v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375281v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376261v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378081v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376263v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378085v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375301v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375246v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375247v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355475v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paris" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355497v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355482v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355487v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355508v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kiefer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355703v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355745v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciclet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355803v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355807v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355747v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355813v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355751v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355815v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355754v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355762v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355760v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355756v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355766v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355768v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355773v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355781v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrabes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392244v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vouaillat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>