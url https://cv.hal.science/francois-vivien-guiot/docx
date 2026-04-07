--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -609,178 +609,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transposition de la directive Habitat : quand l'objectif européen de préservation de la biodiversité rencontre l'écosystème juridique français</w:t>
+                <w:t xml:space="preserve">Les services publics transnationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Vivien Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bachoué-Pedrouzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transposition et mise en œuvre des directives européennes : quelle influence de l'organisation étatique ? Quelle influence du fait régional ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut droit et économie de Périgueux, Université de Bordeaux, CRDEI, en partenariat avec les Universités de Limoges, de Pau et des pays de l'Adour, de Poitiers et de La Rochelle., Nov 2021, Périgueux, France</w:t>
+              <w:t xml:space="preserve">Semaine européenne de la coopération et action administratives transfrontalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège d'Etudes Européennes et Internationales; CDRE, May 2021, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607698v1</w:t>
+                <w:t xml:space="preserve">hal-03272904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services publics transnationaux</w:t>
+                <w:t xml:space="preserve">La transposition de la directive Habitat : quand l'objectif européen de préservation de la biodiversité rencontre l'écosystème juridique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Vivien Guiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Bachoué-Pedrouzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine européenne de la coopération et action administratives transfrontalières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège d'Etudes Européennes et Internationales; CDRE, May 2021, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Transposition et mise en œuvre des directives européennes : quelle influence de l'organisation étatique ? Quelle influence du fait régional ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut droit et économie de Périgueux, Université de Bordeaux, CRDEI, en partenariat avec les Universités de Limoges, de Pau et des pays de l'Adour, de Poitiers et de La Rochelle., Nov 2021, Périgueux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272904v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur les services publics transfrontaliers. Le Huron prend le Topo</w:t>
               </w:r>
@@ -1207,51 +1207,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service public transnational</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bachoué-Pedrouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Vivien Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2010,51 +2010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FABF51F1"/>
+    <w:nsid w:val="DF7F22A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2241,51 +2241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-vivien-guiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8194-8816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129758280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203333015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140330184" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03295677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Vivien Guiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03607698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bachou&#233;-Pedrouzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03607730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Delile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03609101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le H&#233;ron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Michelis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04234935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05509075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04234949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04234957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02385930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mazille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02382446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04212508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-vivien-guiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8194-8816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129758280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203333015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140330184" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03295677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Vivien Guiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bachou&#233;-Pedrouzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03607698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03607730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Delile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03609101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le H&#233;ron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Michelis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04234935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05509075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04234949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04234957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02385930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mazille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02382446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04212508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>