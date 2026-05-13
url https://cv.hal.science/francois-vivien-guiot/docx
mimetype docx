--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -609,329 +609,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services publics transnationaux</w:t>
+                <w:t xml:space="preserve">La stratégie globale de l'Union européenne : soft power ou hard power ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Vivien Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Bachoué-Pedrouzo</w:t>
+                <w:t xml:space="preserve">Jean-Félix Delile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine européenne de la coopération et action administratives transfrontalières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège d'Etudes Européennes et Internationales; CDRE, May 2021, Bayonne, France</w:t>
+              <w:t xml:space="preserve">L’Union européenne : quelles politiques, pour quelle société européenne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau &amp; des Pays de l'Adour; Université de Bordeaux, Sep 2021, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272904v1</w:t>
+                <w:t xml:space="preserve">hal-03607730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transposition de la directive Habitat : quand l'objectif européen de préservation de la biodiversité rencontre l'écosystème juridique français</w:t>
+                <w:t xml:space="preserve">Réflexion sur les services publics transfrontaliers. Le Huron prend le Topo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Vivien Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transposition et mise en œuvre des directives européennes : quelle influence de l'organisation étatique ? Quelle influence du fait régional ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut droit et économie de Périgueux, Université de Bordeaux, CRDEI, en partenariat avec les Universités de Limoges, de Pau et des pays de l'Adour, de Poitiers et de La Rochelle., Nov 2021, Périgueux, France</w:t>
+              <w:t xml:space="preserve">Semaine européenne de la coopération et action administratives transfrontalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège d'Etudes Européennes et Internationales; CDRE, May 2021, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607698v1</w:t>
+                <w:t xml:space="preserve">hal-03272910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur les services publics transfrontaliers. Le Huron prend le Topo</w:t>
+                <w:t xml:space="preserve">La transposition de la directive Habitat : quand l'objectif européen de préservation de la biodiversité rencontre l'écosystème juridique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Vivien Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine européenne de la coopération et action administratives transfrontalières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège d'Etudes Européennes et Internationales; CDRE, May 2021, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Transposition et mise en œuvre des directives européennes : quelle influence de l'organisation étatique ? Quelle influence du fait régional ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut droit et économie de Périgueux, Université de Bordeaux, CRDEI, en partenariat avec les Universités de Limoges, de Pau et des pays de l'Adour, de Poitiers et de La Rochelle., Nov 2021, Périgueux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272910v1</w:t>
+                <w:t xml:space="preserve">hal-03607698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stratégie globale de l'Union européenne : soft power ou hard power ?</w:t>
+                <w:t xml:space="preserve">Les services publics transnationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Vivien Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Félix Delile</w:t>
+                <w:t xml:space="preserve">Géraldine Bachoué-Pedrouzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Union européenne : quelles politiques, pour quelle société européenne ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau &amp; des Pays de l'Adour; Université de Bordeaux, Sep 2021, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Semaine européenne de la coopération et action administratives transfrontalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège d'Etudes Européennes et Internationales; CDRE, May 2021, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607730v1</w:t>
+                <w:t xml:space="preserve">hal-03272904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plan de relance et ses perspectives</w:t>
               </w:r>
@@ -1207,51 +1207,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service public transnational</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bachoué-Pedrouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Vivien Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1725,51 +1725,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop &amp;quot;La mise en oeuvre d'une politique intérieure. Conférence n° 2 : La stratégie globale de l'Union européenne : soft power ou hard power ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Vivien Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2010,51 +2010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF7F22A9"/>
+    <w:nsid w:val="6D59BF51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2241,51 +2241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-vivien-guiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8194-8816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129758280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203333015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140330184" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03295677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Vivien Guiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bachou&#233;-Pedrouzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03607698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03607730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Delile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03609101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le H&#233;ron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Michelis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04234935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05509075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04234949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04234957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02385930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mazille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02382446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04212508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-vivien-guiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8194-8816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129758280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203333015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140330184" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03295677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Vivien Guiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03607730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Delile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03607698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bachou&#233;-Pedrouzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03609101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le H&#233;ron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Michelis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03272884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04234935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05509075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04234949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04234957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02385930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mazille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02382446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04212508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>