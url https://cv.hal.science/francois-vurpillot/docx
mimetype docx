--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (138)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (139)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,425 +230,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Mechanisms Leading to Composition Errors in Monazite (CePO4) Analyzed With Atom Probe Tomography</w:t>
+                <w:t xml:space="preserve">Probing the microstructure evolution with physical aging in Mg-based metallic glass through nanoindentation and atom probe tomography analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Veret</w:t>
+                <w:t xml:space="preserve">Marouane Mejres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+                <w:t xml:space="preserve">Loïc Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mam/ozag009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 686, pp.124151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2026.124151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560238v1</w:t>
+                <w:t xml:space="preserve">hal-05613019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of AI in System of Systems With a Focus on Power Electronic Systems—Part I: Design and Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Mechanisms Leading to Composition Errors in Monazite (CePO4) Analyzed With Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Veret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kambiz Tehrani</w:t>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noman Khan</w:t>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouaib Djaghloul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2025.3641535⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozag009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524892v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial resolution(s) in atom probe tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey of AI in System of Systems With a Focus on Power Electronic Systems—Part I: Design and Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noman Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Gault</w:t>
+                <w:t xml:space="preserve">Chouaib Djaghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+                <w:t xml:space="preserve">Tanveer Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Freysoldt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.99-110. </w:t>
+              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (4), pp.1011-1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927609991267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2025.3641535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410426v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Dynamic Reconstruction on Particle Size and Morphology in Atom Probe Tomography</w:t>
               </w:r>
@@ -686,1711 +690,1707 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heena Khanchandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mam/ozaf006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-circuit fault detection in a 5-level cascaded H-bridge inverter using 1D CNN and ISTM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial resolution(s) in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Freysoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouaib Djaghloul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kambiz Tehrani</w:t>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927609991267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en18185004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05283279v1</w:t>
+                <w:t xml:space="preserve">hal-05410426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of AI in System of Systems With a Focus on Power Electronic Systems—Part II: Maintenance and Forecasting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Open-circuit fault detection in a 5-level cascaded H-bridge inverter using 1D CNN and ISTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Djaghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kambiz Tehrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2025.3641439⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (18), pp.5004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en18185004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524901v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking Fault Segregation Imaging With Analytical Field Ion Microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shalini Bhatt</w:t>
+                <w:t xml:space="preserve">A Survey of AI in System of Systems With a Focus on Power Electronic Systems—Part II: Maintenance and Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noman Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Djaghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanveer Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Freysoldt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steffen Neumeier</w:t>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mam/ozae105⟩</w:t>
+              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (4), pp.1025-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2025.3641439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524849v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing atom probe tomography to transmission electron microscopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">Stacking Fault Segregation Imaging With Analytical Field Ion Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe F. Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">Leigh T Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Normand</w:t>
+                <w:t xml:space="preserve">Shalini Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Freysoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Vaudolon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aidar Zakirov</w:t>
+                <w:t xml:space="preserve">Steffen Neumeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54169-2⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozae105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885414v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing atom probe tomography to transmission electron microscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ndiaye</w:t>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bhorade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+                <w:t xml:space="preserve">Charly Vaudolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bacchi</w:t>
+                <w:t xml:space="preserve">Aidar Zakirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (7), pp.2937-2947. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54169-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695353v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic Dependence of Field Evaporation Energy Barrier in Metals Using Field Evaporation Energy Loss Spectroscopy Mapping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Isotopic Correction of Compositional Inaccuracies in the Atom Probe Analysis of LaB 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Maillet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mam/ozae083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (7), pp.2937-2947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524874v1</w:t>
+                <w:t xml:space="preserve">hal-04695353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the iron content of Mn-Ni-Si-rich clusters that form in reactor pressure vessel steels during exposure to neutron irradiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallographic Dependence of Field Evaporation Energy Barrier in Metals Using Field Evaporation Energy Loss Spectroscopy Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
+                <w:t xml:space="preserve">Loic Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 281, pp.120384. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (6), pp.1091-1099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozae083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698441v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Pulsed Hydrogen Implantation in Atom Probe Tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+                <w:t xml:space="preserve">On the iron content of Mn-Ni-Si-rich clusters that form in reactor pressure vessel steels during exposure to neutron irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin M Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bacchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Normand</w:t>
+                <w:t xml:space="preserve">Aidar Zakirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mam/ozae040⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, pp.120384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582888v1</w:t>
+                <w:t xml:space="preserve">hal-04698441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography of hyper-doped Ge layers synthesized by Sb in-diffusion by pulsed laser melting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
+                <w:t xml:space="preserve">In-Situ Pulsed Hydrogen Implantation in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107641⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozae040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125505v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a Dynamic Reconstruction Methodology for Multilayered Structures in Atom Probe Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">Atom probe tomography of hyper-doped Ge layers synthesized by Sb in-diffusion by pulsed laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wells</w:t>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaochen Ren</w:t>
+                <w:t xml:space="preserve">Chiara Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Geiser</w:t>
+                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (3), pp.1124-1136. </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164 (11), pp.107641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozad054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152106v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Atom Mapping in Atom Probe Tomography Using Field Evaporation Energy Loss Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Introducing a Dynamic Reconstruction Methodology for Multilayered Structures in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Rousseau</w:t>
+                <w:t xml:space="preserve">Peter Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hatzoglou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Gault</w:t>
+                <w:t xml:space="preserve">Xiaochen Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29 (Supplement_1), pp.605-606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozad067.293⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 29 (3), pp.1124-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozad054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346766v1</w:t>
+                <w:t xml:space="preserve">hal-04152106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of relaxed Ge0.9Sn0.1/Ge by nanosecond pulsed laser melting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Beyond Atom Mapping in Atom Probe Tomography Using Field Evaporation Energy Loss Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Sgarbossa</w:t>
+                <w:t xml:space="preserve">Loïc Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierpaolo Ranieri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+                <w:t xml:space="preserve">C. Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 612, pp.155817. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (Supplement_1), pp.605-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozad067.293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885778v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloy distribution and compositional metrology of epitaxial ScAlN by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,377 +2474,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Investigation of Functionalized Glazing Stacks by Atom Probe Tomography</w:t>
+                <w:t xml:space="preserve">Synthesis of relaxed Ge0.9Sn0.1/Ge by nanosecond pulsed laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Perrin Toinin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Voronkoff</w:t>
+                <w:t xml:space="preserve">Francesco Sgarbossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Montigaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Guimard</w:t>
+                <w:t xml:space="preserve">Pierpaolo Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202200922⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 612, pp.155817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351630v1</w:t>
+                <w:t xml:space="preserve">hal-03885778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Spatial and Elemental Associations in Analytical Field Ion Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Quantitative Investigation of Functionalized Glazing Stacks by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Perrin Toinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe F Morgado</w:t>
+                <w:t xml:space="preserve">Justine Voronkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leigh Stephenson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Hervé Montigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Evertz</w:t>
+                <w:t xml:space="preserve">Denis Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29, pp.1077-1086. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.2200922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozad039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202200922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056079v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic modeling of field evaporation on atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56 (37), pp.375301. </w:t>
@@ -2882,77 +2882,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Dynamics of Field Evaporation in Silicon Carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariaconcetta Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,15288 +3010,15422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing field evaporation energy loss spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Improving Spatial and Elemental Associations in Analytical Field Ion Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe F Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Leigh Stephenson</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Evertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01203-2⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.1077-1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozad039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106937v1</w:t>
+                <w:t xml:space="preserve">hal-04056079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Structure, Chemistry and Properties at the Nanoscale with Correlative Tomography Approaches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introducing field evaporation energy loss spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne-Sofie Marie Scisly Søreide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozad067.296⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01203-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324995v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating laser energy with compositional and atomic-level information of oxides in atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Hunnestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.-E. Nylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 203, pp.113085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchar.2023.113085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mysterious Field Evaporation Behavior of Hydrogen in Aluminium Based Material Analyzed with Atom Probe Tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Structure, Chemistry and Properties at the Nanoscale with Correlative Tomography Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 28 (S1), pp.690-691. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 29 (Supplement_1), pp.611-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozad067.296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927622003233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03855834v1</w:t>
+                <w:t xml:space="preserve">hal-04324995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Energy-Sensitive Detector for the Atom Probe Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Mysterious Field Evaporation Behavior of Hydrogen in Aluminium Based Material Analyzed with Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Microanal.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621012708⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (S1), pp.690-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622003233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178516v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing atomic-scale vacancy-solute interaction in nickel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Development of an Energy-Sensitive Detector for the Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114036⟩</w:t>
+              <w:t xml:space="preserve">Microscopy Microanal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.1076-1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621012708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474754v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chabanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (31), pp.17078-17087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Spectroscopic Study of the Optomechanical Properties of Evaporating Field Ion Emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.024014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Revealing atomic-scale vacancy-solute interaction in nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Katnagallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Freysoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203, pp.114036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04360365v1</w:t>
+                <w:t xml:space="preserve">hal-03474754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Wide Field of View Three-Dimensional Field Ion Microscopy and High-Fidelity Reconstruction Algorithms to the Study of Defects in Nuclear Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (2), pp.365-384. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621000131⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474668v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of field conditions on quantitative analysis of single crystal thorium dioxide by atom probe tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amrita Sen</w:t>
+                <w:t xml:space="preserve">Development of Wide Field of View Three-Dimensional Field Ion Microscopy and High-Fidelity Reconstruction Algorithms to the Study of Defects in Nuclear Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukesh Bachhav</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Matthew Mann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phyllis Morgan</w:t>
+                <w:t xml:space="preserve">Stefan Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113167⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.365-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621000131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355448v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Three-Dimensional Field Ion Microscopy of an Amorphous Glass FeBSi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+                <w:t xml:space="preserve">Influence of field conditions on quantitative analysis of single crystal thorium dioxide by atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Renaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Felipe Morgado</w:t>
+                <w:t xml:space="preserve">Mukesh Bachhav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matthew Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phyllis Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621012629⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 220, pp.113167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474770v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the Spatial Performance of Atom Probe Tomography in the Analysis of Atomic Neighborhoods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analytical Three-Dimensional Field Ion Microscopy of an Amorphous Glass FeBSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yue Li</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621012629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927621012952⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03388125v1</w:t>
+                <w:t xml:space="preserve">hal-03474770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Pd and Pd@Au core-shell nanoparticles using atom probe tomography and field evaporation simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kyuseon Jang</w:t>
+                <w:t xml:space="preserve">Reflections on the Spatial Performance of Atom Probe Tomography in the Analysis of Atomic Neighborhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe F Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Freysoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil Woong Kang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jae-Bok Seol</w:t>
+                <w:t xml:space="preserve">Yue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154721⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621012952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571984v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting nanovoids in atom probe tomography data for accurate local compositional measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Pd and Pd@Au core-shell nanoparticles using atom probe tomography and field evaporation simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se-Ho Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyuseon Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+                <w:t xml:space="preserve">Phil Woong Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Sneed</w:t>
+                <w:t xml:space="preserve">Jae-Pyoung Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Fan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wei Guo</w:t>
+                <w:t xml:space="preserve">Jae-Bok Seol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14832-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 831, pp.154721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571976v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to predict image formation in the three-dimensional field ion microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.107317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Effects in Voltage Pulsed Atom Probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Gault</w:t>
+                <w:t xml:space="preserve">Interpreting nanovoids in atom probe tomography data for accurate local compositional measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Sneed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927620024587⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14832-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013684v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">Dynamic Effects in Voltage Pulsed Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (6), pp.1133-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927620024587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120561v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rivalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (52), pp.10977-10988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024946v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential evaporation in atom probe tomography: an analytical approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solène Rouland</w:t>
+                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927620001749⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917595v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of nanoscale fluid inclusions in geomaterials by atom probe tomography: Experiments and numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Dubosq</w:t>
+                <w:t xml:space="preserve">Preferential evaporation in atom probe tomography: an analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Hatzoglou</w:t>
+                <w:t xml:space="preserve">Solène Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Schweinar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 218, pp.113092. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.689-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927620001749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921985v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of nanoscale fluid inclusions in geomaterials by atom probe tomography: Experiments and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Dalapati</w:t>
+                <w:t xml:space="preserve">R. Dubosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schweinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 218, pp.113092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902892v1</w:t>
+                <w:t xml:space="preserve">hal-02921985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Compositional Biases Introduced by Position Sensitive Detection Systems in APT: A Simulation Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S143192761801629X⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.083704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107336v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automated Computational Approach for Complete In-Plane Compositional Interface Analysis by Atom Probe Tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alisson Kwiatkowski da Silva</w:t>
+                <w:t xml:space="preserve">Spatial and Compositional Biases Introduced by Position Sensitive Detection Systems in APT: A Simulation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25, pp.389-400. </w:t>
+              <w:t xml:space="preserve">, 2019, 25, pp.418-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927618016112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S143192761801629X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107351v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Automated Computational Approach for Complete In-Plane Compositional Interface Analysis by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zirong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifeng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Kwiatkowski da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25, pp.367-377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 25, pp.389-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618016112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107329v1</w:t>
+                <w:t xml:space="preserve">hal-02107351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the metastability of C n 2+ ( n = 2–4) Clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.367-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02107343v1</w:t>
+                <w:t xml:space="preserve">hal-02107329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sonde atomique tomographique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unraveling the metastability of C n 2+ ( n = 2–4) Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zirong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.581-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201962004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03260708v1</w:t>
+                <w:t xml:space="preserve">hal-02107343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging individual solute atoms at crystalline imperfections in metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyam Katnagallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh T. Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Freysoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aparna P.A. Subramanyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (12), pp.123020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/ab5cc4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced dynamic reconstruction for atom probe tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">La sonde atomique tomographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.11.010⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.4-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201962004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107358v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kron–Branin modelling of ultra-short pulsed signal microelectrode</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced dynamic reconstruction for atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2018170383⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 197, pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02611693v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of local electrostatic field rearrangement on field ionization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shyam Katnagallu</w:t>
+                <w:t xml:space="preserve">Kron–Branin modelling of ultra-short pulsed signal microelectrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Dagan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Parviainen</w:t>
+                <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Nematollahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blazej Grabowski</w:t>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (2), pp.21001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2018170383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaaba6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02107446v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green electroluminescence from radial m -plane InGaN quantum wells grown on GaN wire sidewalls by metal–organic vapor phase epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of local electrostatic field rearrangement on field ionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Katnagallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
+                <w:t xml:space="preserve">Michal Dagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Guan</w:t>
+                <w:t xml:space="preserve">Ali Nematollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vallo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+                <w:t xml:space="preserve">Blazej Grabowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00520⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (10), pp.105601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaaba6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986657v1</w:t>
+                <w:t xml:space="preserve">hal-02107446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of GaN$^{2+}$ and AlN$^{2+}$ in APT: Electronic structure and stability in strong DC field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Green electroluminescence from radial m -plane InGaN quantum wells grown on GaN wire sidewalls by metal–organic vapor phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Douady</w:t>
+                <w:t xml:space="preserve">Martin Vallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jacquet</w:t>
+                <w:t xml:space="preserve">Agnès Messanvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-M. Anglade</w:t>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149 (13), pp.134310. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (11), pp.4330-4337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5036933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061759v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Dissociation of GaN$^{2+}$ and AlN$^{2+}$ in APT: Electronic structure and stability in strong DC field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Moyon</w:t>
+                <w:t xml:space="preserve">J. Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gogneau</w:t>
+                <w:t xml:space="preserve">E. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Largeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Giraud</w:t>
+                <w:t xml:space="preserve">P.-M. Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (13), pp.134310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5036933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928844v1</w:t>
+                <w:t xml:space="preserve">hal-02061759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the detection of multiple events in atom probe tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyuck-Pa Choi</w:t>
+                <w:t xml:space="preserve">N. Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujiao Li</w:t>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dierk Raabe</w:t>
+                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 189, pp.54-60. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (29), pp.16704--16714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061736v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting the Presence of an Additional Oxide Layer in Analysis of Metal Oxides–Metal Interfaces in Atom Probe Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mukesh Bachhav</w:t>
+                <w:t xml:space="preserve">On the detection of multiple events in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zirong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gorakh Pawar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Pyuck-Pa Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Danoix</w:t>
+                <w:t xml:space="preserve">Yujiao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Danoix</w:t>
+                <w:t xml:space="preserve">Dierk Raabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (2), pp.1313-1319. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.54-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b10895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106738v1</w:t>
+                <w:t xml:space="preserve">hal-02061736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemical composition correction model for nanoclusters observed by APT - Application to ODS steel nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">Interpreting the Presence of an Additional Oxide Layer in Analysis of Metal Oxides–Metal Interfaces in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Bachhav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorakh Pawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.03.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (2), pp.1313-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b10895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061493v1</w:t>
+                <w:t xml:space="preserve">hal-02106738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography for advanced nanoelectronic devices: Current status and perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Grenier</w:t>
+                <w:t xml:space="preserve">A chemical composition correction model for nanoclusters observed by APT - Application to ODS steel nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Mouton</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2017.05.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 505, pp.240-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01765929v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation tools for atom probe tomography: A path for diagnosis and treatment of image degradation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Parviainen</w:t>
+                <w:t xml:space="preserve">Atom probe tomography for advanced nanoelectronic devices: Current status and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluyra Djurabekova</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Audoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2018.04.024⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.91 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2017.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061494v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Atom Probe Tomography Reconstruction Algorithm for Multilayered Samples: Beyond the Hemispherical Constraint</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation tools for atom probe tomography: A path for diagnosis and treatment of image degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Parviainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluyra Djurabekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1431927617000253⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.336-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2018.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766098v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing APT Datasets: Challenging the Limits of the Possible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Atom Probe Tomography Reconstruction Algorithm for Multilayered Samples: Beyond the Hemispherical Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baishakhi Mazumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Speck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (S1), pp.640-641. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927617003865⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 23 (02), pp.247 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927617000253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107482v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of field-induced molecular dissociation in atom-probe tomography: Identification of a neutral emission channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Reconstructing APT Datasets: Challenging the Limits of the Possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Douady</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Parviainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baishaikhi Mazumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (S1), pp.640-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927617003865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.061401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02107497v1</w:t>
+                <w:t xml:space="preserve">hal-02107482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Atom Probe Analysis with Synchronous Laser Pulsing and Voltage Pulsing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Simulation of field-induced molecular dissociation in atom-probe tomography: Identification of a neutral emission channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616012666⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.061401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611781v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Reconstruction Developments in IVAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stuart Wright</w:t>
+                <w:t xml:space="preserve">Optimizing Atom Probe Analysis with Synchronous Laser Pulsing and Voltage Pulsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (S1), pp.638-639. </w:t>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.221-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927617003853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616012666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107488v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier Localization in GaN/AlN Quantum Dots As Revealed by Three-Dimensional Multimicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+                <w:t xml:space="preserve">Recent Reconstruction Developments in IVAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Moyon</w:t>
+                <w:t xml:space="preserve">Yimeng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hernàndez-Maldonado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Katherine Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01189⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (S1), pp.638-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927617003853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765951v1</w:t>
+                <w:t xml:space="preserve">hal-02107488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Radiation Damage in Light Water Reactors: Comparison of Cluster Analysis Methods for the Analysis of Atom Probe Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+                <w:t xml:space="preserve">Carrier Localization in GaN/AlN Quantum Dots As Revealed by Three-Dimensional Multimicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Weekes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">Florian Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernàndez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1431927616012678⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (7), pp.4261 - 4269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b01189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765920v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">True Atomic-Scale Imaging in Three Dimensions: A Review of the Rebirth of Field-Ion Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Koelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Dagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (02), pp.210 - 220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s1431927617000198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure and stability of the SiO 2+ dications produced in tomographic atom probe experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 147 (16), pp.164301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-excitonic emission from Stranski-Krastanov GaN/AlN quantum dots inside a nanoscale tip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">Analysis of Radiation Damage in Light Water Reactors: Comparison of Cluster Analysis Methods for the Analysis of Atom Probe Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Weekes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5004417⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (02), pp.366 - 375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927616012678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766091v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography analysis of SiGe fins embedded in SiO$_2$: Facts and artefacts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-excitonic emission from Stranski-Krastanov GaN/AlN quantum dots inside a nanoscale tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Kumar</w:t>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5004417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765926v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Simulations of Surface Effects Under High Electric Fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Gault</w:t>
+                <w:t xml:space="preserve">Atom probe tomography analysis of SiGe fins embedded in SiO$_2$: Facts and artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Melkonyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Moody</w:t>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demeulemeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927617003889⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179, pp.100 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107478v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gaillard</w:t>
+                <w:t xml:space="preserve">Atomistic Simulations of Surface Effects Under High Electric Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Parviainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Dagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Katnagallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Moody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (S1), pp.644-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927617003889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954242v1</w:t>
+                <w:t xml:space="preserve">hal-02107478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Moyon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954232v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale photoconductive switching effect applied to atom probe tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/116/27002⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01719197v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of analyses of microelectronics nanostructures in atom probe tomography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanoscale photoconductive switching effect applied to atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (7), pp.074002. </w:t>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/7/074002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/116/27002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928850v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of analyses of microelectronics nanostructures in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estivill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (7), pp.074002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/7/074002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02107558v1</w:t>
+                <w:t xml:space="preserve">hal-01928850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Evaporation Behavior of Metal Oxide/Metal Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mukesh Bachhav</w:t>
+                <w:t xml:space="preserve">Dissociation of Molecular Ions During the DC Field Evaporation ZnO in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Hannoyer</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 22 (S3), pp.678-679. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004244⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.662-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107553v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical correction of atom probe tomography data of semiconductor alloys combined with optical spectroscopy: The case of Al0.25Ga0.75N</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Giraud</w:t>
+                <w:t xml:space="preserve">Field Evaporation Behavior of Metal Oxide/Metal Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Bachhav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Hannoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.678-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928851v1</w:t>
+                <w:t xml:space="preserve">hal-02107553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Statistical correction of atom probe tomography data of semiconductor alloys combined with optical spectroscopy: The case of Al0.25Ga0.75N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (10), pp.105704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954240v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF pulse signal integrity analysis for nonlinear ended microstrip line atom-probe tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhao</w:t>
+                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Delamare</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (4), pp.042102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/120/1/012006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954239v1</w:t>
+                <w:t xml:space="preserve">hal-01954240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Volume Reconstruction and Data Mining Methods in Atom Probe Tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Cairney</w:t>
+                <w:t xml:space="preserve">RF pulse signal integrity analysis for nonlinear ended microstrip line atom-probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Oberdorfer</w:t>
+                <w:t xml:space="preserve">A. Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.P. Geiser</w:t>
+                <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (01), pp.46-52. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.012006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/mrs.2015.312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/120/1/012006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954244v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical nanoscale study of localised radiative transitions in GaN/AlGaN quantum wells and AlGaN epitaxial layers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Advanced Volume Reconstruction and Data Mining Methods in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cairney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oberdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/9/095009⟩</w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (01), pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2015.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928848v1</w:t>
+                <w:t xml:space="preserve">hal-01954244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the study of Fe/MgO/Fe interfaces using 3D Atom Probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Statistical nanoscale study of localised radiative transitions in GaN/AlGaN quantum wells and AlGaN epitaxial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 589, pp.38-46. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (9), pp.095009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/9/095009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02107626v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of Si/SiGeC superlattices using atom probe tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Estivill</w:t>
+                <w:t xml:space="preserve">Challenges in the study of Fe/MgO/Fe interfaces using 3D Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazumder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Grenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">Viswas Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Terlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 159, pp.223-231. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.38-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107589v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional imaging and analysis of a single nano-device at the ultimate scale using correlative microscopy techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of Si/SiGeC superlattices using atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estivill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Terlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4921352⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.223-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928856v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Three dimensional imaging and analysis of a single nano-device at the ultimate scale using correlative microscopy techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">J. P. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cadel</w:t>
+                <w:t xml:space="preserve">R. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 159, pp.139--146. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (21), pp.213102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4921352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929137v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model accounting for tip shape evolution during atom probe analysis of heterogeneous materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. Larson</w:t>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. P. Geiser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 159, pp.195--201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.03.010⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 159, pp.139--146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928854v1</w:t>
+                <w:t xml:space="preserve">hal-01929137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion energy spread in laser-assisted atom probe tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analytical model accounting for tip shape evolution during atom probe analysis of heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+                <w:t xml:space="preserve">D. J. Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/109/37009⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.195--201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109749v1</w:t>
+                <w:t xml:space="preserve">hal-01928854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative investigation of SiGeC layers using atom probe tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">Ion energy spread in laser-assisted atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Terlier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109 (3), pp.37009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/109/37009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01928855v1</w:t>
+                <w:t xml:space="preserve">hal-02109749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meshless Algorithm to Model Field Evaporation in Atom Probe Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+                <w:t xml:space="preserve">Quantitative investigation of SiGeC layers using atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estivill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Terlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150, pp.23--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927615015184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02107013v1</w:t>
+                <w:t xml:space="preserve">hal-01928855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic evolution and fracture of multilayer field emitters in atom probe tomography: a new interpretation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">A Meshless Algorithm to Model Field Evaporation in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150233⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (6), pp.1649-1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615015184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02107622v1</w:t>
+                <w:t xml:space="preserve">hal-02107013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Atom Probe Tomography: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic evolution and fracture of multilayer field emitters in atom probe tomography: a new interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Oberdorfer</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.12.013⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (2), pp.21001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107615v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Microstructural and Chemical Analysis of SiO 2 -Zn 1− x Al x O Nanocomposites: Towards a Better Understanding of Si and Al Substitution in ZnO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Atom Probe Tomography: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oberdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.13848⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.202-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02107584v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse shaping optimization for improving atom probe tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Nanoscale Microstructural and Chemical Analysis of SiO 2 -Zn 1− x Al x O Nanocomposites: Towards a Better Understanding of Si and Al Substitution in ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Byl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ravelo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nita Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.06.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (12), pp.3948-3955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.13848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177749v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAADF–STEM atom counting in atom probe tomography specimens: Towards quantitative correlative microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulse shaping optimization for improving atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ravelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 386, pp.47-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.02.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02107619v1</w:t>
+                <w:t xml:space="preserve">hal-02177749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D analysis of advanced nano-devices using electron and atom probe tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Haberfehlner</w:t>
+                <w:t xml:space="preserve">HAADF–STEM atom counting in atom probe tomography specimens: Towards quantitative correlative microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Vaudolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 136, pp.185--192. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 159, pp.403-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.10.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929139v1</w:t>
+                <w:t xml:space="preserve">hal-02107619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
+                <w:t xml:space="preserve">3D analysis of advanced nano-devices using electron and atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haberfehlner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.185--192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163403v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nooshin Amirifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (41), pp.24136-24151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5071264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986734v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography spatial reconstruction: Status and directions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cossms.2013.09.002⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935033v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to predict image formation in Atom probeTomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atom probe tomography spatial reconstruction: Status and directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.12.007⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (5), pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cossms.2013.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02108150v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling atom probe tomography and photoluminescence spectroscopy: Exploratory results and perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model to predict image formation in Atom probeTomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 132, pp.75-80. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 132, pp.152-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.02.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02109344v1</w:t>
+                <w:t xml:space="preserve">hal-02108150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of femtosecond laser assisted atom probe tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Coupling atom probe tomography and photoluminescence spectroscopy: Exploratory results and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 132, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-012-7189-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00866898v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer scale tomographic investigation of fine scale precipitates in a CuFeNi granular system by three-dimensional field ion microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of femtosecond laser assisted atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Nikita Shcheblanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcello Baricco</w:t>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927612000517⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (3), pp.703-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-012-7189-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829269v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00866898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale imaging and analysis of single layer GP zones in a model steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanometer scale tomographic investigation of fine scale precipitates in a CuFeNi granular system by three-dimensional field ion microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Epicier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dany Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Baricco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-011-6008-4⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (5), pp.1129--1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927612000517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01834903v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional thermal response of a metal subwavelength tip under femtosecond laser illumination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+                <w:t xml:space="preserve">Atomic-scale imaging and analysis of single layer GP zones in a model steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.033405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (3), pp.1567-1571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-011-6008-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109350v1</w:t>
+                <w:t xml:space="preserve">hal-01834903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Delaunay tessellation for the characterization of solute-rich clusters in atom probe tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Vurpillot</w:t>
+                <w:t xml:space="preserve">Three-dimensional thermal response of a metal subwavelength tip under femtosecond laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 111 (3), pp.200-206. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.033405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03035627v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography: 3D imaging at the atomic level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">Application of Delaunay tessellation for the characterization of solute-rich clusters in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Menand</w:t>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Structured Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17782-8_9⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (3), pp.200-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928872v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic reconstruction methods in atom probe tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atom probe tomography: 3D imaging at the atomic level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Martin</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Renaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 111 (8), pp.1286-1294. </w:t>
+              <w:t xml:space="preserve">Advanced Structured Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.201--222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2011.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17782-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108161v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical near-field absorption at a metal tip far from plasmonic resonance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pragmatic reconstruction methods in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.125411⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (8), pp.1286-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109352v1</w:t>
+                <w:t xml:space="preserve">hal-02108161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atomic-scale imaging of boron clusters in implanted silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+                <w:t xml:space="preserve">Optical near-field absorption at a metal tip far from plasmonic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.125411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.10.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01953258v1</w:t>
+                <w:t xml:space="preserve">hal-02109352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast emission of ions during laser ablation of metal for 3D atom probe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Three-dimensional atomic-scale imaging of boron clusters in implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.109⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (5), pp.285-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109356v1</w:t>
+                <w:t xml:space="preserve">hal-01953258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions to cancel the laser polarization dependence of a subwavelength tip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ultrafast emission of ions during laser ablation of metal for 3D atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3095829⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (10), pp.5154-5158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109355v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation at the atomic scale of the Co spatial distribution in Zn(Co)O magnetic semiconductor oxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Talbot</w:t>
+                <w:t xml:space="preserve">Conditions to cancel the laser polarization dependence of a subwavelength tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (12), pp.121905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3095829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3152579⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01633464v1</w:t>
+                <w:t xml:space="preserve">hal-02109355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth resolution function of the laser assisted tomographic atom probe in the investigation of semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+                <w:t xml:space="preserve">Investigation at the atomic scale of the Co spatial distribution in Zn(Co)O magnetic semiconductor oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schmerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 106 (4), pp.044908. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 105 (12), pp.126107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3152579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3186617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929144v1</w:t>
+                <w:t xml:space="preserve">hal-01633464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal response of a field emitter subjected to ultra-fast laser illumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depth resolution function of the laser assisted tomographic atom probe in the investigation of semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (4), pp.044908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3186617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02109353v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of atomic-scale arsenic clustering in highly doped silicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal response of a field emitter subjected to ultra-fast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3257178⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (12), pp.125502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929143v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-assisted atom probe tomography and nanosciences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexander Mackel</w:t>
+                <w:t xml:space="preserve">Evidence of atomic-scale arsenic clustering in highly doped silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (10), pp.106102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3257178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3139/146.101672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929148v1</w:t>
+                <w:t xml:space="preserve">hal-01929143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D atom probe assisted by femtosecond laser pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+                <w:t xml:space="preserve">Laser-assisted atom probe tomography and nanosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talaat Al Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mackel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-008-4774-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (5), pp.454--460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3139/146.101672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02108177v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructure and properties of a Cu-Cr composite processed by severe plastic deformation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">3D atom probe assisted by femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Jessner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Reinhard Pippan</w:t>
+                <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (4), pp.995-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-008-4774-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.02.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00276105v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and thermal processes involved in ultrafast laser pulse interaction with a field emitter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructure and properties of a Cu-Cr composite processed by severe plastic deformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vella</w:t>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Pippan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.004⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58, pp.1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928886v1</w:t>
+                <w:t xml:space="preserve">hal-00276105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale study of TbCo2.5/Fe multilayers by laser-assisted tomographic atom probe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Vurpillot</w:t>
+                <w:t xml:space="preserve">Optical and thermal processes involved in ultrafast laser pulse interaction with a field emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Juraszek</w:t>
+                <w:t xml:space="preserve">A. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 102, pp.033912-1-4. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (9), pp.713--719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2761825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00255798v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated field evaporation as seen by atom probe tomography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atomic scale study of TbCo2.5/Fe multilayers by laser-assisted tomographic atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Larde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102, pp.033912-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2761825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.10.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00408087v1</w:t>
+                <w:t xml:space="preserve">hal-00255798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of TbCo2/Fe magnetostrictive thin films by tomographic atom probe and Mössbauer spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlated field evaporation as seen by atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 601 (2), pp.536 - 543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.1102⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00285631v1</w:t>
+                <w:t xml:space="preserve">hal-00408087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in three-dimensional atom-probe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Structural investigation of TbCo2/Fe magnetostrictive thin films by tomographic atom probe and Mössbauer spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Forbord</w:t>
+                <w:t xml:space="preserve">R. Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juraszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.2489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 310, pp.2215-2216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.1102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408094v1</w:t>
+                <w:t xml:space="preserve">hal-00285631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New Laser assisted Wide Angle Tomographic Atom Probe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Monsallut</w:t>
+                <w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in three-dimensional atom-probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Benard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">B. Forbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927606063410⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (2-3), pp.268--272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.2489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108563v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a femtosecond laser assisted tomographic atom probe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Vella</w:t>
+                <w:t xml:space="preserve">The New Laser assisted Wide Angle Tomographic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
+                <w:t xml:space="preserve">P Monsallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Saliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2194089⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (S02), pp.1726-1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927606063410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928897v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a delay-line position-sensitive detector with improved performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">Design of a femtosecond laser assisted tomographic atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 76 (1), pp.013304. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 77 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2194089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1829975⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02108204v1</w:t>
+                <w:t xml:space="preserve">hal-01928897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Fourier transform and autocorrelation to cluster identification in the three-dimensional atom probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a delay-line position-sensitive detector with improved performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0022-2720.2004.01413.x⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 76 (1), pp.013304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1829975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928905v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new step towards the lattice reconstruction in 3DAP</w:t>
+                <w:t xml:space="preserve">Application of Fourier transform and autocorrelation to cluster identification in the three-dimensional atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-3991(02)00320-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 216 (3), pp.234--240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0022-2720.2004.01413.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01928911v1</w:t>
+                <w:t xml:space="preserve">hal-01928905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to the interpretation of atom probe field-ion microscopy images</w:t>
+                <w:t xml:space="preserve">A new step towards the lattice reconstruction in 3DAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 89 (1-3), pp.137--144. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 95, pp.223--229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3991(02)00320-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-3991(01)00097-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01928921v1</w:t>
+                <w:t xml:space="preserve">hal-01928911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model accounting for spatial overlaps in 3D atom-probe microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">A new approach to the interpretation of atom probe field-ion microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 89 (1-3), pp.145--153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-3991(01)00120-6⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 89 (1-3), pp.137--144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3991(01)00097-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01928919v1</w:t>
+                <w:t xml:space="preserve">hal-01928921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analyses in three-dimensional atom probe: A Fourier transform approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model accounting for spatial overlaps in 3D atom-probe microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2818.2001.00923.x⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 89 (1-3), pp.145--153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3991(01)00120-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928923v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial resolution of 3D atom probe in the investigation of single-phase materials</w:t>
+                <w:t xml:space="preserve">Structural analyses in three-dimensional atom probe: A Fourier transform approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-3991(00)00035-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 203 (3), pp.295--302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2818.2001.00923.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928928v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory overlaps and local magnification in three-dimensional atom probe</w:t>
+                <w:t xml:space="preserve">The spatial resolution of 3D atom probe in the investigation of single-phase materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.126545⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 84 (3-4), pp.213--224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3991(00)00035-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928929v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of field emitted ions in 3D atom-probe</w:t>
+                <w:t xml:space="preserve">Trajectory overlaps and local magnification in three-dimensional atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:1999173⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 76 (21), pp.3127--3129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.126545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928938v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trajectories of field emitted ions in 3D atom-probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6 (2), pp.217--221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:1999173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The shape of field emitters and the ion trajectories in three- dimensional atom probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 196 (3), pp.332--336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2818.1999.00637.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18301,2891 +18435,2891 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Kinetic Energy Atom Probe Design to Improve Instrument Performances in Voltage Pulse Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matin Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Cleveland, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mam/ozae044.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a High Voltage and High Frequency pulse generator configuration for Atom Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehrani Kambiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 15th International Conference of System of Systems Engineering (SoSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Budapest, France. pp.193-198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SoSE50414.2020.9130486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of A Multistage Marx Generator topology based on SiC-MOSFET Device for Atomic Probe Tomography Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kambiz Tehrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunbi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 15th International Conference of System of Systems Engineering (SoSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Budapest, France. pp.000423-000428, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SoSE50414.2020.9130521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of A Multistage Marx Generator topology based on SiC-MOSFET Device for Atomic Probe Tomography Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kambiz Tehrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunbi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 15th International Conference of System of Systems Engineering (SoSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Budapest, Hungary. pp.000423-000428, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SoSE50414.2020.9130521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Field Ion Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Katnagallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of transient electric-field emitted by atom-probe tomography electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Angers, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/emceurope.2017.8094618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative Investigations by HAADF-STEM and Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.775-776, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.8364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF transient pulse signal integrity with ns-duration for atom-probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Belle Mare, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RADIO.2015.7323403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical PCB Interconnect Tree Modelling with Coupling Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A K Jastrzebski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography: An imaging tool at the atomic scale using ltrafast laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Applications and Technology, CLEO_AT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of femtosecond laser-assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shcheblanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sévelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Laser Ablation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico. pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00710834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for the study of clustering and precipitation in Al-based alloys by APT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Torsaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aluminium Alloys (ICAA 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling artifacts in the analysis of test semiconductor structures in atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.175--180, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3251216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a laser assisted wide-angle tomographic atom-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.278--282, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sia.2491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'une multicouche magnétostrictive TbCo2/Fe par sonde atomique tomographique assistée par laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Larde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de la Matière Condensée, JMC10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00241168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of TbCo2Fe magnetostrictive multilayers by laser assisted tomographic atom probe (LATAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Iarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography study of homogeneous and heterogeneous precipitation of niobium carbides in a model ferritic steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.91, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVNC.2006.335372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser atom probe tomography: Some applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.61--62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVNC.2006.335352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tomographic atom probe: Salient results and recent breakthroughs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.96--97, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927605501545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling image distortions in 3DAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Larson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.384--390, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927604040486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved reconstruction procedure for the correction of local magnification effects in 3D Atom Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local magnification in 3DAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D atom probe: Chemical analysis with (near) atomic resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.568--569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21195,258 +21329,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do We Need a High Performance Position Sensitive Detector in Atom Probe Tomography?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th International Field Emission Symposium (IFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Guilin, China. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition measurements in 3DAP: a Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Graz, Austria. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21456,393 +21590,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-of-Flight Mass Spectrometry and Composition Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.123-154, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00005-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basics of Field Ion Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.73-95, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00003-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter Seven - Three-Dimensional Reconstruction in Atom Probe Tomography: Basics and Advanced Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography Put Theory into practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.183-249, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00007-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Ion Emission Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography Put Theory Into Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.17-72, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00002-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21852,179 +21986,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Metrology of Atom Probe Applied to non-Metallic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of electric field in the vicinity of polarized atom probe tomography specimens using scanning transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ilhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22036,655 +22170,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring mechanisms leading to composition errors in monazite (CePO4) analysed with atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Veret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallographic dependence of Field Evaporation Energy Barrier in metals using Field Evaporation Energy Loss Spectroscopy mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Atom Probe Tomography to Transmission Electron Microscopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Vaudolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidar Zakirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on the spatial performance of atom probe tomography in the analysis of atomic neighbourhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe F. Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Freysoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numeric modeling of synchronous laser pulsing and voltage pulsing field evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId633"/>
+      <w:footerReference w:type="default" r:id="rId638"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22831,51 +22965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Shaikh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero M&#228;kinen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Alava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lomakin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tg1g-s7r2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05560238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozag009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Tehrani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Djaghloul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Abbas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2025.3641535" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Freysoldt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927609991267" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Kontis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Khanchandani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18185004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2025.3641439" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe F. Morgado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh T Stephenson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Bhatt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumeier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae105" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Vaudolon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54169-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Jenkins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120384" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04582888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04125505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107641" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04152106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wells" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Ren" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Geiser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatzoglou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.293" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Elias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167855" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perrin Toinin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Voronkoff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Montigaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guimard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202200922" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04056079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe F Morgado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Stephenson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Evertz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344607v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acd649" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaconcetta Canino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08908" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04106937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morgado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne-Sofie Marie Scisly S&#248;reide" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01203-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.296" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132732v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Hunnestad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Nylund" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.113085" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003233" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012708" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474754v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Katnagallu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355448v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Sen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Bachhav" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matthew Mann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Morgan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113167" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Renaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012629" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012952" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Ho Kim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuseon Jang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Woong Kang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Pyoung Ahn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Bok Seol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154721" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571976v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sneed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Fan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14832-w" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571970v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107317" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013684v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620024587" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917595v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rouland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001749" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02921985v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubosq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schweinar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113092" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107336v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761801629X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107351v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Lu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Kwiatkowski da Silva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618016112" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03449" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh T. Stephenson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna P.A. Subramanyam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5cc4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107358v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.11.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611693v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Xu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170383" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CDFMNK1K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107446v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nematollahi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Grabowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaaba6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Messanvi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00520" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061759v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036933" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061736v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyuck-Pa Choi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Li" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierk Raabe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106738v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorakh Pawar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10895" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061493v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.03.057" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765929v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2BG5TF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061494v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fluyra Djurabekova" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.04.024" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766098v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishakhi Mazumder" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Speck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000253" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107482v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishaikhi Mazumder" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617003865" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107488v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimeng Chen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Rice" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wright" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617003853" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765920v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hyde" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weekes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927616012678" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766137v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Koelling" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000198" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765926v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melkonyan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleischmann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demeulemeester" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.04.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107478v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moody" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617003889" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719197v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/27002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CA54C0915FE2DE08A8BDBA76644D69C24269A05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928850v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/7/074002" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107553v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hannoyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004244" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928851v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943612" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954239v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamare" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954244v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cairney" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberdorfer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Geiser" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2015.312" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928848v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/9/095009" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107626v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswas Purohit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.079" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1319ZPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107589v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terlier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.014" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928856v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921352" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928854v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Larson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Geiser" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9TM0KPC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109749v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/37009" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2CB982B7529C482172F4E24056F3339D405FE2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928855v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.020" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D74RJS01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107013v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015184" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107622v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150233" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6DC8DCQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107615v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.12.013" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107584v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Byl" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Dragoe" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13848" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2206063BDE270A192F7940CAAD41534AF1CE64D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177749v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.06.012" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ8G1VXB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107619v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.02.011" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT4Z10NX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929139v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haberfehlner" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.10.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935033v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Larson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2013.09.002" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108150v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.12.007" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HK3RM5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866898v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7189-7" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5RPZLT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829269v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612000517" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834903v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6008-4" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9LS0QD6R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109350v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.033405" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035627v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Lefebvre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.11.034" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG9CMKCL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928872v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17782-8_9" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E7071DF4D893B793FA8FAE29B0D112BE724E30B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108161v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.001" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DHZSR6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109352v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125411" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953258v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.10.008" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4383HGKG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109356v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.109" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVWQRC1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109355v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095829" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633464v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152579" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109353v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125502" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D05F4B9C3308E1A2A06F77D6B89ECF0E0CD4BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929148v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Al Kassab" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101672" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276105v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jessner" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pippan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.02.010" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255798v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larde" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2761825" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408087v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.10.019" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285631v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lard&#233;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Breton" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.1102" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGQ7TNRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108563v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monsallut" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saliot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927606063410" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108204v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1829975" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928905v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01413.x" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928911v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaud" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00320-0" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CBFVSL3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928921v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(01)00097-3" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLV7MTQ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928919v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(01)00120-6" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VJ6W1VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928923v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00923.x" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928928v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(00)00035-8" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXMP2FR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928929v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.126545" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928938v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999173" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF3E13902D496A91FB8D44C2A8D9B5241B36F051/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928937v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.1999.00637.x" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04734921v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matin Brault" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nulli" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.041" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889710v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehrani Kambiz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE50414.2020.9130486" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889711v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbi Liu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE50414.2020.9130521" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964346v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838871v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagan" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katnagallu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765924v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maurice" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhao" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope.2017.8094618" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107624v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2015.7323403" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485771v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Jastrzebski" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710834v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shcheblanov" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838921v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torsaeter" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929146v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251216" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241168v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152962v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iarde" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928902v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335372" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928903v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927605501545" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928907v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerezo" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604040486" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838941v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;mont" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928912v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838932v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838939v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bostel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954224v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00005-X" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954245v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00003-6" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107614v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00007-3" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107609v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00002-4" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533361v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388042v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ilhami" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546893v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530255v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734951v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474777v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127790v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Shaikh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero M&#228;kinen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Alava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lomakin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tg1g-s7r2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mejres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perriere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2026.124151" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05560238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozag009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Tehrani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Khan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Djaghloul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Abbas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2025.3641535" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Kontis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Khanchandani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Freysoldt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927609991267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18185004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2025.3641439" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe F. Morgado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh T Stephenson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Bhatt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumeier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Vaudolon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54169-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07595" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae083" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Jenkins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120384" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04582888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04125505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107641" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04152106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wells" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Ren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Geiser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346766v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatzoglou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.293" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Elias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167855" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perrin Toinin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Voronkoff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Montigaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guimard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202200922" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344607v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acd649" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaconcetta Canino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08908" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04056079v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe F Morgado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Stephenson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Evertz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad039" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04106937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morgado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne-Sofie Marie Scisly S&#248;reide" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01203-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Hunnestad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Nylund" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.113085" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.296" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gervais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003233" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178516v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012708" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138523v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalapati" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beainy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.024014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Katnagallu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Sen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Bachhav" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matthew Mann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Morgan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113167" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Renaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012629" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012952" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Ho Kim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuseon Jang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Woong Kang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Pyoung Ahn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Bok Seol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154721" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571970v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107317" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571976v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sneed" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Fan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14832-w" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620024587" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917595v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rouland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001749" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02921985v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubosq" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schweinar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113092" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107336v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761801629X" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107351v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Lu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Kwiatkowski da Silva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618016112" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107343v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zanuttini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03449" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh T. Stephenson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna P.A. Subramanyam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5cc4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260708v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107358v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.11.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611693v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170383" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CDFMNK1K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107446v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nematollahi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Grabowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaaba6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986657v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Messanvi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00520" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061759v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douady" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036933" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061736v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyuck-Pa Choi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dierk Raabe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.018" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106738v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorakh Pawar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10895" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061493v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.03.057" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765929v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2BG5TF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061494v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fluyra Djurabekova" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.04.024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766098v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishakhi Mazumder" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Speck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000253" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107482v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishaikhi Mazumder" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617003865" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107497v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Douady" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.061401" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107488v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimeng Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Rice" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wright" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617003853" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765951v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#224;ndez-Maldonado" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b01189" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766137v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Koelling" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000198" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345835v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanuttini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001113" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765920v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hyde" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weekes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927616012678" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766091v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5004417" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765926v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melkonyan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleischmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demeulemeester" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.04.006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107478v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moody" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617003889" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719197v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/116/27002" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CA54C0915FE2DE08A8BDBA76644D69C24269A05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928850v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/7/074002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004165" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107553v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hannoyer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004244" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928851v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943612" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954239v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamare" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012006" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954244v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cairney" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberdorfer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Geiser" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2015.312" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928848v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/9/095009" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107626v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswas Purohit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.079" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1319ZPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107589v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terlier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.014" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928856v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921352" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928854v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Larson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Geiser" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.010" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9TM0KPC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109749v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/37009" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2CB982B7529C482172F4E24056F3339D405FE2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928855v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.020" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D74RJS01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107013v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015184" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107622v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150233" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6DC8DCQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107615v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.12.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107584v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Byl" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Dragoe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13848" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2206063BDE270A192F7940CAAD41534AF1CE64D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177749v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.06.012" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ8G1VXB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107619v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.02.011" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT4Z10NX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929139v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haberfehlner" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.10.001" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935033v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Larson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2013.09.002" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108150v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.12.007" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HK3RM5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866898v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7189-7" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5RPZLT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829269v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lemarchand" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Baricco" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927612000517" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834903v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6008-4" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9LS0QD6R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109350v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.033405" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035627v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Lefebvre" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.11.034" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG9CMKCL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928872v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17782-8_9" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E7071DF4D893B793FA8FAE29B0D112BE724E30B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108161v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.001" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DHZSR6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109352v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125411" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953258v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.10.008" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4383HGKG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109356v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.109" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVWQRC1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109355v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095829" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633464v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3152579" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109353v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125502" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D05F4B9C3308E1A2A06F77D6B89ECF0E0CD4BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929148v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Al Kassab" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101672" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276105v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jessner" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pippan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.02.010" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255798v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larde" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juraszek" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2761825" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408087v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.10.019" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285631v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lard&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Breton" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.1102" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGQ7TNRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408094v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forbord" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2489" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108563v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monsallut" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saliot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927606063410" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108204v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1829975" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928905v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01413.x" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928911v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaud" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00320-0" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CBFVSL3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928921v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(01)00097-3" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLV7MTQ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928919v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(01)00120-6" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VJ6W1VB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928923v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00923.x" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928928v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(00)00035-8" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXMP2FR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928929v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.126545" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928938v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999173" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF3E13902D496A91FB8D44C2A8D9B5241B36F051/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928937v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.1999.00637.x" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04734921v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matin Brault" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nulli" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.041" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889710v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehrani Kambiz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE50414.2020.9130486" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889711v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbi Liu" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE50414.2020.9130521" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964346v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838871v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagan" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katnagallu" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765924v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maurice" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhao" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope.2017.8094618" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954243v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.8364" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107624v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2015.7323403" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485771v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Jastrzebski" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710834v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shcheblanov" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838921v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torsaeter" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929146v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251216" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241168v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152962v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iarde" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928902v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335372" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928903v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927605501545" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928907v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerezo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927604040486" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838942v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838941v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;mont" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928912v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838932v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838939v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bostel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954224v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00005-X" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954245v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00003-6" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107614v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00007-3" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107609v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00002-4" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533361v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388042v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ilhami" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546893v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530255v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734951v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474777v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127790v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>