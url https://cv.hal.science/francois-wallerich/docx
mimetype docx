--- v0 (2026-03-25)
+++ v1 (2026-04-16)
@@ -2392,174 +2392,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des cathares aux lollards. Des miracles eucharistiques inédits dans l'Angleterre du xv e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Wallerich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.189-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RM.4.2019009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03124613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'hostie, la demi-hostie et la Véronique. Des objets sacrés à la croisée d'enjeux pastoraux et théologiques au diocèse d'Agen (vers 1300)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Wallerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Fanjeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03124751v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03124613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eucharistie, l’apostat et le crapaud. Sur un exemplum de Césaire de Heisterbach</w:t>
               </w:r>
@@ -2874,243 +2874,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La querelle bérengarienne dans la réforme grégorienne. Controverse théologique et rupture ecclésiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Wallerich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Réforme grégorienne, une « révolution totale » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et usages « profanes » de la communion. Transgressions privées d’un rituel public au Moyen Âge (1170-1230)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Wallerich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rituels de la vie publique et privée du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Usage des formules bibliques dans les récits de miracles eucharistiques. L’exemple du verset Qui manducat … (1 Cor 11, 29)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Wallerich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Formule au Moyen Âge IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Brepols Publishers, pp.181-195, 2021, Atelier de recherche sur les textes médiévaux, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.ARTEM-EB.5.124028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665136v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03665127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eucharistie, objet et support de l'activité visionnaire dans le monde monastique au XIIe et XIIIe siècles</w:t>
               </w:r>
@@ -3255,51 +3255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D40C2ABB"/>
+    <w:nsid w:val="53E20006"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3403,51 +3403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="737ABB83"/>
+    <w:nsid w:val="EA3B1AC7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3551,51 +3551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A260912"/>
+    <w:nsid w:val="8741AE9C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3699,51 +3699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D0A5B7C"/>
+    <w:nsid w:val="483551F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3847,51 +3847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E6323C36"/>
+    <w:nsid w:val="24F9CB31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="18"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3995,51 +3995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F94C6901"/>
+    <w:nsid w:val="5B5AA5F2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4241,51 +4241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/mrsh/hce/index.php?id=2262" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/cem/14731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annalesdejanua.edel.univ-poitiers.fr/index.php?id=1850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hleno.revues.org.faraway.u-paris10.fr/639" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efrome.hypotheses.org/1422" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://histara.sorbonne.fr/cr.php?cr=3034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://histara.sorbonne.fr/cr.php?cr=2620" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wallerich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.135456" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001783_000125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.10443" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PTPKS6NF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.4.2019009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14731" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.111948" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.107556" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665136v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.124028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/mrsh/hce/index.php?id=2262" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/cem/14731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annalesdejanua.edel.univ-poitiers.fr/index.php?id=1850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hleno.revues.org.faraway.u-paris10.fr/639" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efrome.hypotheses.org/1422" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://histara.sorbonne.fr/cr.php?cr=3034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://histara.sorbonne.fr/cr.php?cr=2620" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wallerich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.135456" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001783_000125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.10443" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PTPKS6NF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.4.2019009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14731" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.111948" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.107556" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.124028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>