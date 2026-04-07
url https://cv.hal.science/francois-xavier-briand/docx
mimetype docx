--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -408,51 +408,51 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">, 2025, 16, pp.8463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-64297-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2040,295 +2040,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03610357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant NA and NS deletion on avian Influenza H3N1 virus associated with hen mortality in France in 2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Busson</w:t>
+                <w:t xml:space="preserve">Full-Length Genome Sequence of a Novel European Antigenic Variant Strain of Infectious Bursal Disease Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annonciade Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Le Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Amenna-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Retaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105356⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp. 00102-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00102-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03965743v1</w:t>
+                <w:t xml:space="preserve">hal-04181706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Length Genome Sequence of a Novel European Antigenic Variant Strain of Infectious Bursal Disease Virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Retaux</w:t>
+                <w:t xml:space="preserve">Concomitant NA and NS deletion on avian Influenza H3N1 virus associated with hen mortality in France in 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Scoizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (7), pp. 00102-22. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.105356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00102-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181706v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03965743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N8) Virus Spread by Short- and Long-Range Transmission, France, 2016–17</w:t>
               </w:r>
@@ -2448,51 +2448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of the first isolates of guinea fowl corona and picornaviruses obtained from a case of guinea fowl fulminating enteritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2729,51 +2729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous circulation of an antigenically modified very virulent infectious bursal disease virus for fifteen years in Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Samy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,51 +5018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5130,51 +5130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigenic cartography sheds new light on infectious bursal disease virus diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,51 +5255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie moléculaire de la bursite infectieuse aviaire en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abed-Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5393,51 +5393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abed-Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6261,51 +6261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD3BDDDD"/>
+    <w:nsid w:val="484FF53E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6492,51 +6492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-briand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8094-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Couty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Fornasiero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-025-00114-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Clessin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Pasquale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64297-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Valenzuela Ag&#252;&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriyo Chakraborty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourtune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08687-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05023527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/8895883" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04986637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05458294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04577858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillemoto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51585/gjvr.2024.1.0077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03868510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Niqueux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flodrops" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lebras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.11.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04226838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2908.230188" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14711" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101569" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03965743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105356" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annonciade Molinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Men" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amenna-Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Retaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00102-22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.202920" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2021.1976725" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050621" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalifa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Selim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02533007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Droillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chatel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104310" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622209v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril M. Dimitrov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Abolnik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Afonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bahl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.103917" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijing Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Servan de Almeida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Maj&#243;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Nofrar&#237;as" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.05.074" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01753420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soubies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Ogor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Prioux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillou-Cloarec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.9.30473" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya K. Amarasinghe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n B&#225;nyai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming B&#224;o" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher F. Basler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hammoumi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076413" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Maurel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Toquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2011.551936" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Le Gall-Recule" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guionie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079450701774835" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Pasquale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694195v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Briand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel-Pansart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539486v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Gratiet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Anniballi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutant J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellal Mokrane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouxel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082384v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L Cubas-Gaona" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738984v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737797v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed-Zahar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919133v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158032v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barreteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-briand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8094-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Couty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Fornasiero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-025-00114-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Clessin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Pasquale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64297-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Valenzuela Ag&#252;&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriyo Chakraborty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourtune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08687-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05023527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/8895883" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04986637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05458294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04577858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillemoto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51585/gjvr.2024.1.0077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03868510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Niqueux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flodrops" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lebras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.11.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04226838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2908.230188" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14711" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101569" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annonciade Molinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Men" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amenna-Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Retaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00102-22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03965743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105356" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.202920" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2021.1976725" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050621" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalifa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Selim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02533007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Droillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chatel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104310" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622209v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril M. Dimitrov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Abolnik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Afonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bahl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.103917" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijing Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Servan de Almeida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Maj&#243;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Nofrar&#237;as" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.05.074" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01753420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soubies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Ogor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Prioux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillou-Cloarec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.9.30473" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya K. Amarasinghe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n B&#225;nyai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming B&#224;o" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher F. Basler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hammoumi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076413" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Maurel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Toquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2011.551936" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Le Gall-Recule" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guionie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079450701774835" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Pasquale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694195v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Briand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel-Pansart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539486v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Gratiet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Anniballi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutant J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellal Mokrane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouxel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082384v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L Cubas-Gaona" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738984v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737797v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed-Zahar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919133v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158032v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barreteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>