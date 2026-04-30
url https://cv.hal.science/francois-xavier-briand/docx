--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -157,51 +157,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -325,161 +325,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circumpolar spread of avian influenza H5N1 to southern Indian Ocean islands</w:t>
+                <w:t xml:space="preserve">Influenza aviaire hautement pathogène en France, bilan de la saison 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Clessin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Tornos</w:t>
+                <w:t xml:space="preserve">Loïc Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lejeune</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille de Pasquale</w:t>
+                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293320v1</w:t>
+                <w:t xml:space="preserve">hal-05458294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poultry farm density and proximity drive highly pathogenic avian influenza spread</w:t>
               </w:r>
@@ -593,311 +584,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Pathogenic Clade 2.3.4.4b H5N1 Influenza Virus in Seabirds in France, 2022–2023</w:t>
+                <w:t xml:space="preserve">Circumpolar spread of avian influenza H5N1 to southern Indian Ocean islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+                <w:t xml:space="preserve">Augustin Clessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Palumbo</w:t>
+                <w:t xml:space="preserve">Jérémy Tornos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Martenot</w:t>
+                <w:t xml:space="preserve">Mathilde Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Massin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Cherbonnel</w:t>
+                <w:t xml:space="preserve">Camille de Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/tbed/8895883⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.8463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-64297-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023527v1</w:t>
+                <w:t xml:space="preserve">hal-05293320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Pathogenic Clade 2.3.4.4b H5N1 Influenza Virus in Seabirds in France, 2022–2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cherbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/tbed/8895883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04986637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the epidemiology of highly pathogenic avian influenza viruses in wild birds since 2020: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -906,3165 +897,3040 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diletta Fornasiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of H1N2 influenza viruses in turkeys after spillover from swine and in vitro characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 361, pp.199634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virusres.2025.199634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05285166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza aviaire hautement pathogène en France, bilan de la saison 2023-2024</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influenza aviaire hautement pathogène en France Bilan de la saison 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Scoizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 106</w:t>
+              <w:t xml:space="preserve">, 2024, 103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458294v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza aviaire hautement pathogène en France Bilan de la saison 2022-2023</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+                <w:t xml:space="preserve">Highly pathogenic avian influenza A (H5N1) clade 2.3.4.4b virus infection in captive bears (Ursus thibetanus) and in captive and wild birds, France, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Beltrame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillemoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">German Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51585/gjvr.2024.1.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056570v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04577858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly pathogenic avian influenza A (H5N1) clade 2.3.4.4b virus infection in captive bears (Ursus thibetanus) and in captive and wild birds, France, 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Pigeyre</w:t>
+                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N1) Clade 2.3.4.4b Virus in Domestic Cat, France, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Journal of Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (8), pp.1696-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2908.230188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51585/gjvr.2024.1.0077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-04577858v1</w:t>
+                <w:t xml:space="preserve">anses-04226838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of three hemagglutinin-based vaccines for the experimental control of a panzootic clade 2.3.4.4b A(H5N8) high pathogenicity avian influenza virus in mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Niqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Flodrops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Lebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (1), pp.145-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2022.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03868510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N1) Clade 2.3.4.4b Virus in Domestic Cat, France, 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">Full-Length Genome Sequence of a Novel European Antigenic Variant Strain of Infectious Bursal Disease Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annonciade Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Le Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Amenna-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Retaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp. 00102-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00102-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2908.230188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-04226838v1</w:t>
+                <w:t xml:space="preserve">hal-04181706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple independent introductions of highly pathogenic avian influenza H5 viruses during the 2020–2021 epizootic in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Concomitant NA and NS deletion on avian Influenza H3N1 virus associated with hen mortality in France in 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Cherbonnel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Scoizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.14711⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.105356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03966161v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03965743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian influenza outbreaks: evaluating the efficacy of cleaning and disinfection of vehicles and transport crates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Multiple independent introductions of highly pathogenic avian influenza H5 viruses during the 2020–2021 epizootic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cherbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2021.101569⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (6), pp.4028-4033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.14711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03610357v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03966161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Length Genome Sequence of a Novel European Antigenic Variant Strain of Infectious Bursal Disease Virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Retaux</w:t>
+                <w:t xml:space="preserve">Avian influenza outbreaks: evaluating the efficacy of cleaning and disinfection of vehicles and transport crates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Scoizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00102-22⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (1), pp.101569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2021.101569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181706v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03610357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant NA and NS deletion on avian Influenza H3N1 virus associated with hen mortality in France in 2019</w:t>
+                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N8) Virus Spread by Short- and Long-Range Transmission, France, 2016–17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachel Busson</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cherbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.508-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2702.202920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-03965743v1</w:t>
+                <w:t xml:space="preserve">anses-03455139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N8) Virus Spread by Short- and Long-Range Transmission, France, 2016–17</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description of the first isolates of guinea fowl corona and picornaviruses obtained from a case of guinea fowl fulminating enteritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martine Cherbonnel</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Contrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Avian Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (6), pp.507-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2021.1976725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2702.202920⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-03455139v1</w:t>
+                <w:t xml:space="preserve">anses-03610624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the first isolates of guinea fowl corona and picornaviruses obtained from a case of guinea fowl fulminating enteritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Courtillon</w:t>
+                <w:t xml:space="preserve">Serological Evidence of Backyard Pig Exposure to Highly Pathogenic Avian Influenza H5N8 Virus during 2016–2017 Epizootic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beven</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10050621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03079457.2021.1976725⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-03610624v1</w:t>
+                <w:t xml:space="preserve">anses-03455289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological Evidence of Backyard Pig Exposure to Highly Pathogenic Avian Influenza H5N8 Virus during 2016–2017 Epizootic in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+                <w:t xml:space="preserve">Genetic diversity and evolution of Hare Calicivirus (HaCV), a recentlyidentified lagovirus fromLepus europaeus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Droillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.104310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2020.104310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens10050621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-03455289v1</w:t>
+                <w:t xml:space="preserve">inserm-02533007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous circulation of an antigenically modified very virulent infectious bursal disease virus for fifteen years in Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Samy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 78, pp.104099 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.104099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and evolution of Hare Calicivirus (HaCV), a recentlyidentified lagovirus fromLepus europaeus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+                <w:t xml:space="preserve">Updated unified phylogenetic classification system and revised nomenclature for Newcastle disease virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiril M. Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Abolnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio L. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Albina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.104310. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.103917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2020.104310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02533007v1</w:t>
+                <w:t xml:space="preserve">hal-02622209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated unified phylogenetic classification system and revised nomenclature for Newcastle disease virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justin Bahl</w:t>
+                <w:t xml:space="preserve">Can genotype mismatch really affect the level of protection conferred by Newcastle disease vaccines against heterologous virulent strains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Servan de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Majó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Nofrarías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (27), pp.3917-3925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.05.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.103917⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622209v1</w:t>
+                <w:t xml:space="preserve">hal-02622672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genotype mismatch really affect the level of protection conferred by Newcastle disease vaccines against heterologous virulent strains?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miquel Nofrarías</w:t>
+                <w:t xml:space="preserve">Infectious bursal disease virus in Algeria: Detection of highly pathogenic reassortant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.48 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2018.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.05.074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622672v1</w:t>
+                <w:t xml:space="preserve">anses-01753420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious bursal disease virus in Algeria: Detection of highly pathogenic reassortant viruses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging highly pathogenic H5 avian influenza viruses in France during winter 2015/16: phylogenetic analyses and markers for zoonotic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Allee</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Ogor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillou-Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (9), pii=30473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2017.22.9.30473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2018.01.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-01753420v1</w:t>
+                <w:t xml:space="preserve">pasteur-04097764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging highly pathogenic H5 avian influenza viruses in France during winter 2015/16: phylogenetic analyses and markers for zoonotic potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guillou-Cloarec</w:t>
+                <w:t xml:space="preserve">Taxonomy of the order Mononegavirales: update 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio L. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaya K. Amarasinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztián Bányai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Bào</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher F. Basler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161 (8), pp.2351-2360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-016-2880-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2017.22.9.30473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04097764v1</w:t>
+                <w:t xml:space="preserve">hal-01911212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy of the order Mononegavirales: update 2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher F. Basler</w:t>
+                <w:t xml:space="preserve">New avian paramyxoviruses type I strains identified in Africa provide new outcomes for phylogeny reconstruction and genotype classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Servan de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Hammoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Molia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00705-016-2880-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01911212v1</w:t>
+                <w:t xml:space="preserve">hal-02648713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New avian paramyxoviruses type I strains identified in Africa provide new outcomes for phylogeny reconstruction and genotype classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gil</w:t>
+                <w:t xml:space="preserve">First full length sequences of the S gene of European isolates reveal further diversity among turkey coronaviruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Toquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Molia</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Avian Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (02), pp.179-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2011.551936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02648713v1</w:t>
+                <w:t xml:space="preserve">hal-00687805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First full length sequences of the S gene of European isolates reveal further diversity among turkey coronaviruses.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Toquin</w:t>
+                <w:t xml:space="preserve">Double introduction of highly pathogenic H5N1 avian influenza virus into France in early 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Le Gall-Recule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Allee</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 40 (02), pp.179-189. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 37 (01), pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03079450701774835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4074,151 +3940,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass mortality events in the sub-Antarctic Indian Ocean caused by long-distance circumpolar spread of highly pathogenic avian influenza H5N1 clade 2.3.4.4b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Clessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tornos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille De Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4228,1279 +4094,1279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence et diffusion d’un génotype de virus d’influenza aviaire hautement pathogène A(H5N1) de clade 2.2.4.4.b adapté aux Laridae en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐Xavier Briand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martine Cherbonnel-Pansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Virologie, Apr 2024, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04694195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster de foyers IAHP en poules pondeuses, Bretagne 2023 : résultats des investigations épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Scoizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Niqueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.226-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epizootie d’Influenza Aviaire Hautement Pathogène en France en 2022-2023 : importance des facteurs environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryem Ben Salem</w:t>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.236-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de Clostridium Botulinum dans le cadre d'épisodes de botulisme aviaire en France : Evaluation d'un nouvel outil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Rouxel</w:t>
+                <w:t xml:space="preserve">Analyses phylogénétiques des virus influenza aviaire H5 hautement pathogènes en France durant l’épizootie 2020-21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cherbonnel-Pansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04082308v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décontamination des camions et cages de transport de canards : étude descriptive dans le Sud-Ouest de la France durant l’épizootie d’influenza aviaire 2020-2021</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+                <w:t xml:space="preserve">Caractérisation de Clostridium Botulinum dans le cadre d'épisodes de botulisme aviaire en France : Evaluation d'un nouvel outil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Gratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Anniballi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutant Jérémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mellal Mokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04082384v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses phylogénétiques des virus influenza aviaire H5 hautement pathogènes en France durant l’épizootie 2020-21</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Décontamination des camions et cages de transport de canards : étude descriptive dans le Sud-Ouest de la France durant l’épizootie d’influenza aviaire 2020-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Scoizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katell Louboutin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04082343v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparition et sélection de variants d'un avibirnavirus soumis à diverses pressions de sélection lors de culture ex vivo basée sur des lymphocytes B aviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Contrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société française de virologie, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigenic cartography sheds new light on infectious bursal disease virus diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian infectious diseases 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British microbiology society, Sep 2021, Pirbright, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie moléculaire de la bursite infectieuse aviaire en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Abed-Zahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées de la recherche avicole et palmipèdes à foie gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular epidemiology of infectious bursal disease virus in Algeria reveals the existence of new reassortant viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abed-Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXth World Veterinary Poultry association congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WVPA, Sep 2017, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5510,404 +5376,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo characterizations in turkey and mouse of a recent A(H1N2) influenza virus in France originating from swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Orosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium ONE Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04919153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo characterizations in turkey and mouse of a recent A(H1N2) influenza virus in France originating from swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Orosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Ecole Doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, PAIMPONT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04919133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitriser le risque de diffusion de l'influenza hautement pathogène entre les élevages de volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Scoizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours (France), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04082757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5917,283 +5783,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation de vaccination des canards mulards en élevage contre un virus influenza aviaire hautement pathogène A(H5N1) clade 2.3.4.4b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Niqueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anses; ENVT. 2023, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan IAHP 2022 - Synthèse des travaux effectués par l’Anses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barreteau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eterradossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-AST-0098, Anses. 2022, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04372033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6261,51 +6127,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="484FF53E"/>
+    <w:nsid w:val="338ABAD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6492,51 +6358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-briand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8094-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Couty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Fornasiero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-025-00114-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Clessin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Pasquale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64297-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Valenzuela Ag&#252;&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriyo Chakraborty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourtune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08687-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05023527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/8895883" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04986637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05458294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04577858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillemoto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51585/gjvr.2024.1.0077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03868510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Niqueux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flodrops" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lebras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.11.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04226838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2908.230188" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14711" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101569" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annonciade Molinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Men" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amenna-Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Retaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00102-22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03965743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105356" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.202920" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2021.1976725" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050621" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalifa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Selim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02533007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Droillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chatel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104310" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622209v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril M. Dimitrov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Abolnik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Afonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bahl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.103917" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijing Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Servan de Almeida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Maj&#243;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Nofrar&#237;as" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.05.074" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01753420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soubies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Ogor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Prioux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillou-Cloarec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.9.30473" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya K. Amarasinghe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n B&#225;nyai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming B&#224;o" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher F. Basler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hammoumi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076413" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Maurel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Toquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2011.551936" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Le Gall-Recule" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guionie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079450701774835" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Pasquale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694195v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Briand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel-Pansart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539486v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Gratiet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Anniballi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutant J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellal Mokrane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouxel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082384v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L Cubas-Gaona" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738984v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737797v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed-Zahar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919133v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158032v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barreteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-briand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8094-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Couty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Fornasiero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-025-00114-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05458294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Valenzuela Ag&#252;&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriyo Chakraborty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourtune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08687-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Clessin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Pasquale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64297-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04986637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/8895883" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04577858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillemoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51585/gjvr.2024.1.0077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04226838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2908.230188" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03868510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Niqueux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flodrops" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lebras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.11.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annonciade Molinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Men" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amenna-Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Retaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00102-22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03965743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105356" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14711" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101569" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.202920" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610624v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2021.1976725" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02533007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Droillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chatel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalifa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Selim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril M. Dimitrov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Abolnik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Afonso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bahl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.103917" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijing Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Servan de Almeida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Maj&#243;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Nofrar&#237;as" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.05.074" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01753420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soubies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Ogor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Prioux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillou-Cloarec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.9.30473" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya K. Amarasinghe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n B&#225;nyai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming B&#224;o" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher F. Basler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hammoumi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076413" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Maurel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Toquin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2011.551936" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Le Gall-Recule" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guionie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079450701774835" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Pasquale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Briand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel-Pansart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539486v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Gratiet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Anniballi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutant J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellal Mokrane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouxel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082384v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L Cubas-Gaona" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737797v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed-Zahar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738988v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919153v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919133v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082757v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158032v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barreteau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>