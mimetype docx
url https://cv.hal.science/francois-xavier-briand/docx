--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -157,51 +157,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -325,570 +325,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza aviaire hautement pathogène en France, bilan de la saison 2023-2024</w:t>
+                <w:t xml:space="preserve">One Health Investigation into Fatal Encephalitis caused by Pigeon Paramyxovirus Type 1, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
+                <w:t xml:space="preserve">Nicolas Veyrenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Palumbo</w:t>
+                <w:t xml:space="preserve">Susana Boluda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+                <w:t xml:space="preserve">Philippe Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+                <w:t xml:space="preserve">Isabelle Malissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+                <w:t xml:space="preserve">Marianne Leruez-Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (5), pp.753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid3205.251576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458294v1</w:t>
+                <w:t xml:space="preserve">pasteur-05627257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poultry farm density and proximity drive highly pathogenic avian influenza spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Valenzuela Agüí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debapriyo Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fourtune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (1), pp.1306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-025-08687-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circumpolar spread of avian influenza H5N1 to southern Indian Ocean islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Clessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tornos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, pp.8463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-64297-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Pathogenic Clade 2.3.4.4b H5N1 Influenza Virus in Seabirds in France, 2022–2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cherbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/tbed/8895883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04986637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the epidemiology of highly pathogenic avian influenza viruses in wild birds since 2020: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -897,4476 +906,4719 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diletta Fornasiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of H1N2 influenza viruses in turkeys after spillover from swine and in vitro characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 361, pp.199634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virusres.2025.199634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05285166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza aviaire hautement pathogène en France Bilan de la saison 2022-2023</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influenza aviaire hautement pathogène en France, bilan de la saison 2023-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 103</w:t>
+              <w:t xml:space="preserve">, 2025, 106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056570v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly pathogenic avian influenza A (H5N1) clade 2.3.4.4b virus infection in captive bears (Ursus thibetanus) and in captive and wild birds, France, 2022</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influenza aviaire hautement pathogène en France Bilan de la saison 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Pigeyre</w:t>
+                <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Scoizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Journal of Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04577858v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N1) Clade 2.3.4.4b Virus in Domestic Cat, France, 2022</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly pathogenic avian influenza A (H5N1) clade 2.3.4.4b virus infection in captive bears (Ursus thibetanus) and in captive and wild birds, France, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pierre</w:t>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Beven</w:t>
+                <w:t xml:space="preserve">Marielle Beltrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">Carole Guillemoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2908.230188⟩</w:t>
+              <w:t xml:space="preserve">German Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51585/gjvr.2024.1.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04226838v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04577858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of three hemagglutinin-based vaccines for the experimental control of a panzootic clade 2.3.4.4b A(H5N8) high pathogenicity avian influenza virus in mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Niqueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flodrops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (1), pp.145-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2022.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03868510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Length Genome Sequence of a Novel European Antigenic Variant Strain of Infectious Bursal Disease Virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Courtillon</w:t>
+                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N1) Clade 2.3.4.4b Virus in Domestic Cat, France, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryvonne Le Men</w:t>
+                <w:t xml:space="preserve">Florent Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Amenna-Bernard</w:t>
+                <w:t xml:space="preserve">Véronique Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Retaux</w:t>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (7), pp. 00102-22. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (8), pp.1696-1698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00102-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2908.230188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181706v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04226838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant NA and NS deletion on avian Influenza H3N1 virus associated with hen mortality in France in 2019</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multiple independent introductions of highly pathogenic avian influenza H5 viruses during the 2020–2021 epizootic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachel Busson</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cherbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105356⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (6), pp.4028-4033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.14711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03965743v1</w:t>
+                <w:t xml:space="preserve">anses-03966161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple independent introductions of highly pathogenic avian influenza H5 viruses during the 2020–2021 epizootic in France</w:t>
+                <w:t xml:space="preserve">Avian influenza outbreaks: evaluating the efficacy of cleaning and disinfection of vehicles and transport crates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐xavier Briand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Scoizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Cherbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.14711⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (1), pp.101569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2021.101569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03966161v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03610357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian influenza outbreaks: evaluating the efficacy of cleaning and disinfection of vehicles and transport crates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+                <w:t xml:space="preserve">Full-Length Genome Sequence of a Novel European Antigenic Variant Strain of Infectious Bursal Disease Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annonciade Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Le Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Amenna-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Retaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2021.101569⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp. 00102-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00102-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03610357v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N8) Virus Spread by Short- and Long-Range Transmission, France, 2016–17</w:t>
+                <w:t xml:space="preserve">Concomitant NA and NS deletion on avian Influenza H3N1 virus associated with hen mortality in France in 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Cherbonnel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Scoizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2702.202920⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.105356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03455139v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03965743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the first isolates of guinea fowl corona and picornaviruses obtained from a case of guinea fowl fulminating enteritis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N8) Virus Spread by Short- and Long-Range Transmission, France, 2016–17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beven</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cherbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03079457.2021.1976725⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.508-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2702.202920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03610624v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03455139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological Evidence of Backyard Pig Exposure to Highly Pathogenic Avian Influenza H5N8 Virus during 2016–2017 Epizootic in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+                <w:t xml:space="preserve">Description of the first isolates of guinea fowl corona and picornaviruses obtained from a case of guinea fowl fulminating enteritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Contrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Avian Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (6), pp.507-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2021.1976725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens10050621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-03455289v1</w:t>
+                <w:t xml:space="preserve">anses-03610624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and evolution of Hare Calicivirus (HaCV), a recentlyidentified lagovirus fromLepus europaeus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serological Evidence of Backyard Pig Exposure to Highly Pathogenic Avian Influenza H5N8 Virus during 2016–2017 Epizootic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Chatel</w:t>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Quéméner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+                <w:t xml:space="preserve">Stéphane Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2020.104310⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10050621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02533007v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03455289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous circulation of an antigenically modified very virulent infectious bursal disease virus for fifteen years in Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Samy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Selim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 78, pp.104099 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.104099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated unified phylogenetic classification system and revised nomenclature for Newcastle disease virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity and evolution of Hare Calicivirus (HaCV), a recentlyidentified lagovirus fromLepus europaeus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Abolnik</w:t>
+                <w:t xml:space="preserve">Clément Droillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio L. Afonso</w:t>
+                <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Albina</w:t>
+                <w:t xml:space="preserve">Marina Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Bahl</w:t>
+                <w:t xml:space="preserve">Agnès Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 74, </w:t>
+              <w:t xml:space="preserve">, 2020, pp.104310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.103917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2020.104310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622209v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02533007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genotype mismatch really affect the level of protection conferred by Newcastle disease vaccines against heterologous virulent strains?</w:t>
+                <w:t xml:space="preserve">Updated unified phylogenetic classification system and revised nomenclature for Newcastle disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haijing Liu</w:t>
+                <w:t xml:space="preserve">Kiril M. Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Servan de Almeida</w:t>
+                <w:t xml:space="preserve">Celia Abolnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gil</w:t>
+                <w:t xml:space="preserve">Claudio L. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Majó</w:t>
+                <w:t xml:space="preserve">Emmanuel Albina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Nofrarías</w:t>
+                <w:t xml:space="preserve">Justin Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (27), pp.3917-3925. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.05.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.103917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622672v1</w:t>
+                <w:t xml:space="preserve">hal-02622209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious bursal disease virus in Algeria: Detection of highly pathogenic reassortant viruses</w:t>
+                <w:t xml:space="preserve">Can genotype mismatch really affect the level of protection conferred by Newcastle disease vaccines against heterologous virulent strains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Abed</w:t>
+                <w:t xml:space="preserve">Haijing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Soubies</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+                <w:t xml:space="preserve">Renata Servan de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Allee</w:t>
+                <w:t xml:space="preserve">Patricia Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Majó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Nofrarías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2018.01.029⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (27), pp.3917-3925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.05.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01753420v1</w:t>
+                <w:t xml:space="preserve">hal-02622672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging highly pathogenic H5 avian influenza viruses in France during winter 2015/16: phylogenetic analyses and markers for zoonotic potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infectious bursal disease virus in Algeria: Detection of highly pathogenic reassortant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guillou-Cloarec</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2017.22.9.30473⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.48 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2018.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04097764v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01753420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy of the order Mononegavirales: update 2016</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Krisztián Bányai</w:t>
+                <w:t xml:space="preserve">Emerging highly pathogenic H5 avian influenza viruses in France during winter 2015/16: phylogenetic analyses and markers for zoonotic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiming Bào</w:t>
+                <w:t xml:space="preserve">Katell Ogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher F. Basler</w:t>
+                <w:t xml:space="preserve">Aurélie Le Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guillou-Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00705-016-2880-1⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (9), pii=30473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2017.22.9.30473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911212v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04097764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New avian paramyxoviruses type I strains identified in Africa provide new outcomes for phylogeny reconstruction and genotype classification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taxonomy of the order Mononegavirales: update 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+                <w:t xml:space="preserve">Claudio L. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Molia</w:t>
+                <w:t xml:space="preserve">Gaya K. Amarasinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztián Bányai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Bào</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher F. Basler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076413⟩</w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161 (8), pp.2351-2360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-016-2880-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648713v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First full length sequences of the S gene of European isolates reveal further diversity among turkey coronaviruses.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Toquin</w:t>
+                <w:t xml:space="preserve">New avian paramyxoviruses type I strains identified in Africa provide new outcomes for phylogeny reconstruction and genotype classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Servan de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Hammoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Allee</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Molia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03079457.2011.551936⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687805v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double introduction of highly pathogenic H5N1 avian influenza virus into France in early 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Le Gall-Recule</w:t>
+                <w:t xml:space="preserve">First full length sequences of the S gene of European isolates reveal further diversity among turkey coronaviruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Toquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Massin</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (02), pp.179-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2011.551936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double introduction of highly pathogenic H5N1 avian influenza virus into France in early 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Le Gall-Recule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avian Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37 (01), pp.15-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03079450701774835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass mortality events in the sub-Antarctic Indian Ocean caused by long-distance circumpolar spread of highly pathogenic avian influenza H5N1 clade 2.3.4.4b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Clessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tornos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille De Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occurrence of Lagovirus europaeus/GI.2 in Reunion Island in 2024: first detection in an Indian Ocean territory and in a new leporid species, the black-collared hare (Lepus nigricollis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Le Gall-Reculé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Decors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence et diffusion d’un génotype de virus d’influenza aviaire hautement pathogène A(H5N1) de clade 2.2.4.4.b adapté aux Laridae en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cherbonnel-Pansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Virologie, Apr 2024, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04694195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster de foyers IAHP en poules pondeuses, Bretagne 2023 : résultats des investigations épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Scoizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Niqueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.226-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epizootie d’Influenza Aviaire Hautement Pathogène en France en 2022-2023 : importance des facteurs environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.236-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses phylogénétiques des virus influenza aviaire H5 hautement pathogènes en France durant l’épizootie 2020-21</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katell Louboutin</w:t>
+                <w:t xml:space="preserve">Caractérisation de Clostridium Botulinum dans le cadre d'épisodes de botulisme aviaire en France : Evaluation d'un nouvel outil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Gratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Anniballi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutant Jérémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mellal Mokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04082343v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de Clostridium Botulinum dans le cadre d'épisodes de botulisme aviaire en France : Evaluation d'un nouvel outil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Rouxel</w:t>
+                <w:t xml:space="preserve">Décontamination des camions et cages de transport de canards : étude descriptive dans le Sud-Ouest de la France durant l’épizootie d’influenza aviaire 2020-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Scoizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04082308v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décontamination des camions et cages de transport de canards : étude descriptive dans le Sud-Ouest de la France durant l’épizootie d’influenza aviaire 2020-2021</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Analyses phylogénétiques des virus influenza aviaire H5 hautement pathogènes en France durant l’épizootie 2020-21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cherbonnel-Pansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04082384v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparition et sélection de variants d'un avibirnavirus soumis à diverses pressions de sélection lors de culture ex vivo basée sur des lymphocytes B aviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Contrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société française de virologie, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigenic cartography sheds new light on infectious bursal disease virus diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian infectious diseases 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British microbiology society, Sep 2021, Pirbright, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie moléculaire de la bursite infectieuse aviaire en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abed-Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées de la recherche avicole et palmipèdes à foie gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular epidemiology of infectious bursal disease virus in Algeria reveals the existence of new reassortant viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abed-Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXth World Veterinary Poultry association congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WVPA, Sep 2017, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5376,404 +5628,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo characterizations in turkey and mouse of a recent A(H1N2) influenza virus in France originating from swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Orosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium ONE Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04919153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo characterizations in turkey and mouse of a recent A(H1N2) influenza virus in France originating from swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Orosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Ecole Doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, PAIMPONT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04919133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitriser le risque de diffusion de l'influenza hautement pathogène entre les élevages de volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Scoizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours (France), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04082757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5783,283 +6035,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation de vaccination des canards mulards en élevage contre un virus influenza aviaire hautement pathogène A(H5N1) clade 2.3.4.4b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Niqueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anses; ENVT. 2023, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan IAHP 2022 - Synthèse des travaux effectués par l’Anses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eterradossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-AST-0098, Anses. 2022, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04372033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6127,51 +6379,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="338ABAD2"/>
+    <w:nsid w:val="110E58DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6358,51 +6610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-briand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8094-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Couty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Fornasiero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-025-00114-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05458294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Valenzuela Ag&#252;&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriyo Chakraborty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourtune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08687-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Clessin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Pasquale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64297-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04986637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/8895883" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04577858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillemoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51585/gjvr.2024.1.0077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04226838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2908.230188" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03868510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Niqueux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flodrops" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lebras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.11.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annonciade Molinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Men" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amenna-Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Retaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00102-22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03965743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105356" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14711" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101569" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.202920" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610624v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2021.1976725" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02533007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Droillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chatel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalifa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Selim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril M. Dimitrov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Abolnik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Afonso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bahl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.103917" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijing Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Servan de Almeida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Maj&#243;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Nofrar&#237;as" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.05.074" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01753420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soubies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Ogor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Prioux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillou-Cloarec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.9.30473" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya K. Amarasinghe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n B&#225;nyai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming B&#224;o" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher F. Basler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hammoumi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076413" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Maurel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Toquin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2011.551936" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Le Gall-Recule" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guionie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079450701774835" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Pasquale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Briand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel-Pansart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539486v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Gratiet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Anniballi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutant J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellal Mokrane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouxel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082384v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L Cubas-Gaona" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737797v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed-Zahar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738988v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919153v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919133v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082757v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158032v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barreteau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-briand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8094-9368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Couty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Fornasiero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-025-00114-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05627257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veyrenche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malissin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leruez-Ville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3205.251576" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Valenzuela Ag&#252;&#237;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriyo Chakraborty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourtune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08687-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Clessin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lejeune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Pasquale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64297-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04986637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/8895883" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05458294v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04577858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillemoto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51585/gjvr.2024.1.0077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03868510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Niqueux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flodrops" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lebras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.11.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04226838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2908.230188" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14711" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101569" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annonciade Molinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Men" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amenna-Bernard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Retaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00102-22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03965743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105356" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.202920" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2021.1976725" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10050621" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalifa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Selim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.104099" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02533007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Droillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chatel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104310" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril M. Dimitrov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Abolnik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Afonso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bahl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.103917" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijing Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Servan de Almeida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Maj&#243;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Nofrar&#237;as" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.05.074" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01753420v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soubies" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097764v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Ogor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Prioux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillou-Cloarec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.9.30473" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911212v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya K. Amarasinghe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n B&#225;nyai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming B&#224;o" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher F. Basler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648713v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hammoumi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076413" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Maurel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Toquin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2011.551936" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Le Gall-Recule" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guionie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079450701774835" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Pasquale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604179v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Le Gall-Recul&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694195v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Briand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel-Pansart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546955v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gerbier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539486v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082308v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Gratiet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Anniballi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutant J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellal Mokrane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouxel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738985v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L Cubas-Gaona" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737797v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed-Zahar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919153v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04919133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082757v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158032v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372033v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barreteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>