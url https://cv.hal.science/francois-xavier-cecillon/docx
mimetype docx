--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -359,217 +359,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compétences émotionnelles. Des outils pour une vie plus équilibrée ?</w:t>
+                <w:t xml:space="preserve">Pratiques innovantes pour le bien-être à l’école, harcèlement et vivre ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gratecap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque municipale de Lyon, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence Villette d'Anthon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Villette d'Anthon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794365v1</w:t>
+                <w:t xml:space="preserve">hal-04794370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques innovantes pour le bien-être à l’école, harcèlement et vivre ensemble</w:t>
+                <w:t xml:space="preserve">Les compétences émotionnelles. Des outils pour une vie plus équilibrée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Villette d'Anthon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Villette d'Anthon, France</w:t>
+              <w:t xml:space="preserve">Penser critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque municipale de Lyon, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794370v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de théorie du contrôle attentionnel à un niveau réflexif : l'impact de l'anxiété-trait sur la mémoire de travail.</w:t>
               </w:r>
@@ -997,98 +997,515 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut de recherche et de développement du contrôle cérébral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trait Anxiety, Emotion Regulation, and Metacognitive Beliefs: An Observational Study Incorporating Separate Network and Correlation Analyses to Examine Associations with Executive Functions and Academic Achievement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children11010123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Reflective Mind of the Anxious in Action: Metacognitive Beliefs and Maladaptive Emotional Regulation Strategies Constrain Working Memory Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Investigation in Health, Psychology and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.505-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ejihpe14030034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Meaning of School program: A controlled before-after study enhancing growth mindset in priority education schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hallez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (3), pp.202202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleine conscience et apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1097,645 +1514,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre: de la synapse à la classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2024, 978-2-340-08420-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of mindfulness on cognitive and affective functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglais pour psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2022, Psycho Sup</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794152v1</w:t>
-              </w:r>
-[...415 lines deleted...]
-                <w:t xml:space="preserve">hal-04794101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2478,51 +2478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Goffart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#233;cillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Haller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Bastin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29897.52329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Atzemian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marimoutou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sabbagh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19831.19365" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lutz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe14030034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11010123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04326061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18153.47205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Goffart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#233;cillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Haller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Bastin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29897.52329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Atzemian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marimoutou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sabbagh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19831.19365" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11010123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe14030034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04326061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18153.47205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>