--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -359,606 +359,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques innovantes pour le bien-être à l’école, harcèlement et vivre ensemble</w:t>
+                <w:t xml:space="preserve">Les compétences émotionnelles. Des outils pour une vie plus équilibrée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Villette d'Anthon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Villette d'Anthon, France</w:t>
+              <w:t xml:space="preserve">Penser critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque municipale de Lyon, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794370v1</w:t>
+                <w:t xml:space="preserve">hal-04794365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compétences émotionnelles. Des outils pour une vie plus équilibrée ?</w:t>
+                <w:t xml:space="preserve">Pratiques innovantes pour le bien-être à l’école, harcèlement et vivre ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gratecap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque municipale de Lyon, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence Villette d'Anthon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Villette d'Anthon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794365v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de théorie du contrôle attentionnel à un niveau réflexif : l'impact de l'anxiété-trait sur la mémoire de travail.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’effet d’un programme de lecture basé sur la pleine conscience sur des aspects affectifs et cognitifs d’élèves avec dyslexie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrto Atzemian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leys</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Bastin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+                <w:t xml:space="preserve">Gaël Marimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Psychologie 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794305v1</w:t>
+                <w:t xml:space="preserve">hal-04852350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium - Promouvoir la santé mentale en milieu scolaire par la méditation de pleine conscience en espaces francophones ?</w:t>
+                <w:t xml:space="preserve">Evaluation de théorie du contrôle attentionnel à un niveau réflexif : l'impact de l'anxiété-trait sur la mémoire de travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrto Atzemian</w:t>
+                <w:t xml:space="preserve">Hippolyte Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Marimoutou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.19831.19365⟩</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Psychologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nîmes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.29897.52329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794277v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet d’un programme de lecture basé sur la pleine conscience sur des aspects affectifs et cognitifs d’élèves avec dyslexie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Symposium - Promouvoir la santé mentale en milieu scolaire par la méditation de pleine conscience en espaces francophones ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrto Atzemian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Marimoutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hagège</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Institut national du cancer (INCa), Nov 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.19831.19365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852350v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attention : théorie et pratique</w:t>
               </w:r>
@@ -997,1213 +997,1213 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut de recherche et de développement du contrôle cérébral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pleine conscience et apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre: de la synapse à la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, 2024, 978-2-340-08420-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beneficial effects of mindfulness on cognitive and affective functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglais pour psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2022, Psycho Sup</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait Anxiety, Emotion Regulation, and Metacognitive Beliefs: An Observational Study Incorporating Separate Network and Correlation Analyses to Examine Associations with Executive Functions and Academic Achievement</w:t>
+                <w:t xml:space="preserve">The Reflective Mind of the Anxious in Action: Metacognitive Beliefs and Maladaptive Emotional Regulation Strategies Constrain Working Memory Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children11010123⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Investigation in Health, Psychology and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.505-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ejihpe14030034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452260v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reflective Mind of the Anxious in Action: Metacognitive Beliefs and Maladaptive Emotional Regulation Strategies Constrain Working Memory Efficiency</w:t>
+                <w:t xml:space="preserve">Trait Anxiety, Emotion Regulation, and Metacognitive Beliefs: An Observational Study Incorporating Separate Network and Correlation Analyses to Examine Associations with Executive Functions and Academic Achievement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Investigation in Health, Psychology and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ejihpe14030034⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children11010123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576848v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Meaning of School program: A controlled before-after study enhancing growth mindset in priority education schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (3), pp.202202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleine conscience et apprentissages</w:t>
+                <w:t xml:space="preserve">L'intérêt de la mindfulness et de la psychologie positive à l'école ? Anxiété, stratégies de régulation des émotions et métacognitions comme leviers importants de la réussite scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre: de la synapse à la classe</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04794141v1</w:t>
+              <w:t xml:space="preserve">Journée Francophone de Promotion de la Santé Mentale et Relationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of mindfulness on cognitive and affective functions</w:t>
+                <w:t xml:space="preserve">Sentiment d'auto-efficacité, buts d'accomplissement et flexibilité psychologique comme prédicteurs de l'engagement académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglais pour psychologues</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04794152v1</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Psychologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nîmes, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des pensées et des émotions sur la réussite scolaire : l'anxiété et ses mécanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GREPACO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Louvain-la-neuve, Belgique. Unpublished, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18153.47205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des liens entre anxiété-trait, croyances métacognitives, régulation des émotions et fonctions exécutives : évaluation d'interventions et implications pour la réussite scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université lumière Lyon 2, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04326061v1</w:t>
-              </w:r>
-[...363 lines deleted...]
-                <w:t xml:space="preserve">hal-04794321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2234,51 +2234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voilà pourquoi les émotions positives sont si importantes !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2478,51 +2478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Goffart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#233;cillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Haller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Bastin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29897.52329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Atzemian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marimoutou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sabbagh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19831.19365" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11010123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe14030034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04326061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18153.47205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Goffart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#233;cillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Haller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Atzemian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marimoutou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Bastin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29897.52329" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sabbagh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19831.19365" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lutz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe14030034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11010123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794335v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18153.47205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04326061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>