--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -359,217 +359,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compétences émotionnelles. Des outils pour une vie plus équilibrée ?</w:t>
+                <w:t xml:space="preserve">Pratiques innovantes pour le bien-être à l’école, harcèlement et vivre ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gratecap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque municipale de Lyon, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence Villette d'Anthon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Villette d'Anthon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794365v1</w:t>
+                <w:t xml:space="preserve">hal-04794370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques innovantes pour le bien-être à l’école, harcèlement et vivre ensemble</w:t>
+                <w:t xml:space="preserve">Les compétences émotionnelles. Des outils pour une vie plus équilibrée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Villette d'Anthon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Villette d'Anthon, France</w:t>
+              <w:t xml:space="preserve">Penser critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque municipale de Lyon, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794370v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet d’un programme de lecture basé sur la pleine conscience sur des aspects affectifs et cognitifs d’élèves avec dyslexie</w:t>
               </w:r>
@@ -997,98 +997,515 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut de recherche et de développement du contrôle cérébral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trait Anxiety, Emotion Regulation, and Metacognitive Beliefs: An Observational Study Incorporating Separate Network and Correlation Analyses to Examine Associations with Executive Functions and Academic Achievement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children11010123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Reflective Mind of the Anxious in Action: Metacognitive Beliefs and Maladaptive Emotional Regulation Strategies Constrain Working Memory Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Investigation in Health, Psychology and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.505-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ejihpe14030034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Meaning of School program: A controlled before-after study enhancing growth mindset in priority education schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hallez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (3), pp.202202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleine conscience et apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1097,645 +1514,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre: de la synapse à la classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2024, 978-2-340-08420-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of mindfulness on cognitive and affective functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglais pour psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2022, Psycho Sup</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794152v1</w:t>
-              </w:r>
-[...415 lines deleted...]
-                <w:t xml:space="preserve">hal-04794101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1855,252 +1855,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment d'auto-efficacité, buts d'accomplissement et flexibilité psychologique comme prédicteurs de l'engagement académique</w:t>
+                <w:t xml:space="preserve">Impact des pensées et des émotions sur la réussite scolaire : l'anxiété et ses mécanismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Amélie Martinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Psychologie 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GREPACO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Louvain-la-neuve, Belgique. Unpublished, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18153.47205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794315v1</w:t>
+                <w:t xml:space="preserve">hal-04794335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des pensées et des émotions sur la réussite scolaire : l'anxiété et ses mécanismes</w:t>
+                <w:t xml:space="preserve">Sentiment d'auto-efficacité, buts d'accomplissement et flexibilité psychologique comme prédicteurs de l'engagement académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Martinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREPACO 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Société Française de Psychologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nîmes, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794335v1</w:t>
+                <w:t xml:space="preserve">hal-04794315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2478,51 +2478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Goffart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#233;cillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Haller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Atzemian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marimoutou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Bastin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29897.52329" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sabbagh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19831.19365" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lutz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe14030034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11010123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794335v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18153.47205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04326061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Goffart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#233;cillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Haller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Atzemian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marimoutou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Bastin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29897.52329" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sabbagh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19831.19365" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11010123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe14030034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18153.47205" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04326061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>