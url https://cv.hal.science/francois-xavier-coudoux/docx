--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -497,668 +497,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced CRC-based correction of multiple errors with candidate validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Coulombe</w:t>
+                <w:t xml:space="preserve">A comprehensive theoretical evaluation of the end-to-end performance of SoftCast-based linear video delivery schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 99, pp.116475. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116475⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 98, pp.116369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509925v1</w:t>
+                <w:t xml:space="preserve">hal-03335975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive theoretical evaluation of the end-to-end performance of SoftCast-based linear video delivery schemes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+                <w:t xml:space="preserve">Enhanced CRC-based correction of multiple errors with candidate validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 98, pp.116369. </w:t>
+              <w:t xml:space="preserve">, 2021, 99, pp.116475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335975v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-free multiple bit-error correction using the CRC syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Coulombe</w:t>
+                <w:t xml:space="preserve">A multiscale topographical analysis based on morphological information: the HEVC multiscale decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Eseholi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahmad Sadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2998950⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (23), pp.5582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13235582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322795v1</w:t>
+                <w:t xml:space="preserve">hal-03321552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal information based GoP adaptation for linear video delivery schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
+                <w:t xml:space="preserve">Table-free multiple bit-error correction using the CRC syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.image.2019.115734⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.102357-102372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2998950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321530v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale topographical analysis based on morphological information: the HEVC multiscale decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Eseholi</w:t>
+                <w:t xml:space="preserve">Temporal information based GoP adaptation for linear video delivery schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (23), pp.5582. </w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, 115734, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma13235582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2019.115734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321552v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer scheme for low latency multiple description video streaming over Vehicular Ad-hoc NETworks (VANETs)</w:t>
+                <w:t xml:space="preserve">Enhanced adaptive cross-layer scheme for low latency HEVC streaming over Vehicular Ad-hoc Networks (VANETs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1170,125 +1170,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104, pp.23-34. </w:t>
+              <w:t xml:space="preserve">Vehicular Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.28-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aeue.2019.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vehcom.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148967v1</w:t>
+                <w:t xml:space="preserve">hal-03148962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced adaptive cross-layer scheme for low latency HEVC streaming over Vehicular Ad-hoc Networks (VANETs)</w:t>
+                <w:t xml:space="preserve">Cross-layer scheme for low latency multiple description video streaming over Vehicular Ad-hoc NETworks (VANETs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,719 +1300,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicular Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15, pp.28-39. </w:t>
+              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vehcom.2018.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aeue.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148962v1</w:t>
+                <w:t xml:space="preserve">hal-03148967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checksum-Filtered List Decoding Applied to H.264 and H.265 Video Error Correction</w:t>
+                <w:t xml:space="preserve">Energy-efficient joint video encoding and transmission framework for WVSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firouzeh Golaghazadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Coulombe</w:t>
+                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2017.2686647⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (4), pp.4509-4541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-017-4904-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183476v1</w:t>
+                <w:t xml:space="preserve">hal-03183496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video sensor node energy preservation through dynamic adaptive video encoding parameters' values selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18, pp.34-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.suscom.2018.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient joint video encoding and transmission framework for WVSN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
+                <w:t xml:space="preserve">Checksum-Filtered List Decoding Applied to H.264 and H.265 Video Error Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firouzeh Golaghazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77 (4), pp.4509-4541. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (8), pp.1993-2006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-017-4904-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2017.2686647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183496v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling and Modelling of HEVC Intra Video Encoder’s Energy Consumption for Next Generation WVSNS</w:t>
+                <w:t xml:space="preserve">New adaptive filters as perceptual preprocessing for rate-quality performance optimization of video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Ait-Beni-Ifit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
+                <w:t xml:space="preserve">Eloïse Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sturmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59647-1_34⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.124 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2016.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565939v1</w:t>
+                <w:t xml:space="preserve">hal-01591984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New adaptive filters as perceptual preprocessing for rate-quality performance optimization of video coding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiling and Modelling of HEVC Intra Video Encoder’s Energy Consumption for Next Generation WVSNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
+                <w:t xml:space="preserve">Achraf Ait-Beni-Ifit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52, pp.124 - 137. </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lecture Notes in Computer Science, 10299, pp.472-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2016.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59647-1_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591984v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An HVS-inspired video deinterlacer based on visual saliency</w:t>
               </w:r>
@@ -2102,90 +2102,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JND-Guided Perceptual Pre-filtering for HEVC Compression of UHDTV Video Contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lecture Notes in Computer Science, 10617, pp.375-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2271,51 +2271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (4), pp.1561-1568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2477,432 +2477,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accurate performance analysis of an FFR scheme in the downlink of cellular systems under large-shadowing effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+                <w:t xml:space="preserve">The effects of increasing antenna arrays and spatial correlation on loading algorithm for closed-loop MIMO vehicle-to-infrastructure communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Fatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7865, pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37974-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1687-1499-2013-48⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823031v1</w:t>
+                <w:t xml:space="preserve">hal-00877704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient low complexity SVC video transrater with spatial scalability</w:t>
+                <w:t xml:space="preserve">An accurate performance analysis of an FFR scheme in the downlink of cellular systems under large-shadowing effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Deknudt</w:t>
+                <w:t xml:space="preserve">Benoît Pijcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8192, pp.1-12. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-02895-8_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1687-1499-2013-48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877705v1</w:t>
+                <w:t xml:space="preserve">hal-00823031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of increasing antenna arrays and spatial correlation on loading algorithm for closed-loop MIMO vehicle-to-infrastructure communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+                <w:t xml:space="preserve">Efficient low complexity SVC video transrater with spatial scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7865, pp.107-120. </w:t>
+              <w:t xml:space="preserve">, 2013, 8192, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-37974-1_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02895-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877704v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust train-to-wayside video communications in tunnels using H.264 error-resilient video encoding combined with multiple antenna systems</w:t>
               </w:r>
@@ -3073,64 +3073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.68-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3431,51 +3431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced complexity H.264/AVC transrating based on frequency selectivity for high-definition streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3659,274 +3659,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended coverage for DSL video distribution using a quality-oriented JSCC architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method for analyzing the performance of comb-type pilot-aided channel estimation in power line communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBC.2008.2001144⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (3), pp.1074-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCE.2008.4637590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356907v1</w:t>
+                <w:t xml:space="preserve">hal-00356908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for analyzing the performance of comb-type pilot-aided channel estimation in power line communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Buèche</w:t>
+                <w:t xml:space="preserve">Extended coverage for DSL video distribution using a quality-oriented JSCC architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouton-Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 54 (3), pp.1074-1081. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54, pp.525-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCE.2008.4637590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBC.2008.2001144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356908v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance indicator for DMT systems with non perfect channel estimation</w:t>
               </w:r>
@@ -4346,338 +4346,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a hybrid deblocking post-processor based on watermarking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ramon</w:t>
+                <w:t xml:space="preserve">Impact of local coding efficiency on the modelling of flows derived from VBR MPEG-2 video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 3, pp.3320-3324</w:t>
+              <w:t xml:space="preserve">European Transactions on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15, pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141983v1</w:t>
+                <w:t xml:space="preserve">hal-00141978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive post-processing technique for the reduction of color bleeding in DCT coded images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of a hybrid deblocking post-processor based on watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 14, pp.114-121</w:t>
+              <w:t xml:space="preserve">WSEAS Transactions on Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, pp.3320-3324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141981v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of local coding efficiency on the modelling of flows derived from VBR MPEG-2 video coding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An adaptive post-processing technique for the reduction of color bleeding in DCT coded images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Grimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transactions on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 15, pp.55-62</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.114-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141978v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A post-processor for reducing temporal busyness in low-bit-rate applications</w:t>
               </w:r>
@@ -5028,51 +5028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Linear Coding and Transmission in Low-Latency Computer Vision Offloading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Žadník</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5143,532 +5143,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du décodage par liste de vidéos corrompues basée sur une architecture CNN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Coulombe</w:t>
+                <w:t xml:space="preserve">Compensation de la latence Glass-to-Glass via extrapolation du flux vidéo : faisabilité et cas d'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition de la conférence COmpression et REprésentation des Signaux Audiovisuels, CORESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lille, France. 4 p</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246635v1</w:t>
+                <w:t xml:space="preserve">hal-04371281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la faisabilité d’une compensation efficace de la latence en utilisant l’extrapolation des images vidéo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Optimisation du décodage par liste de vidéos corrompues basée sur une architecture CNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coulombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème édition de la conférence COmpression et REprésentation des Signaux Audiovisuels, CORESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246701v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass-to-glass delay reduction: encoding rate reduction vs. video frame extrapolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur la faisabilité d’une compensation efficace de la latence en utilisant l’extrapolation des images vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing, MMSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ème édition de la conférence COmpression et REprésentation des Signaux Audiovisuels, CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246725v1</w:t>
+                <w:t xml:space="preserve">hal-04246701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation de la latence Glass-to-Glass via extrapolation du flux vidéo : faisabilité et cas d'usage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass-to-glass delay reduction: encoding rate reduction vs. video frame extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing, MMSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Poitier, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371281v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning assisted quality ranking for list decoding of videos subject to transmission errors</w:t>
               </w:r>
@@ -5680,51 +5680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Guichemerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5784,77 +5784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Tutorial] Linear Video Coding and Transmission Schemes for Next Generation Video Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5892,90 +5892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of the Whitening Methods in Linear Video Coding and Transmission Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6026,77 +6026,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited tutorial] Soft Video Delivery: Getting seamless quality adaptation in mobile and latency-critical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6128,151 +6128,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Model of the End-to-End Performance for Linear Video Delivery Under Bandwidth Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Performance assessment of the adaptive GoP-size extension of the wireless softCast video scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e édition du colloque CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium on Signal, Image, Video and Communications, ISIVC 2020, postponed event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Saint-Etienne, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518741v1</w:t>
+                <w:t xml:space="preserve">hal-03336004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC-Based Multi-Error Correction of H.265 Encoded Videos in Wireless Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6294,393 +6303,384 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Visual Communications and Image Processing (VCIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Munich, Germany. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VCIP53242.2021.9675400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perceptual Study of the Decoding Process of the SoftCast Wireless Video Broadcast Scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">An Analytical Model of the End-to-End Performance for Linear Video Delivery Under Bandwidth Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21e édition du colloque CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nice (Sophia Antipolis), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321849v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of the adaptive GoP-size extension of the wireless softCast video scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Perceptual Study of the Decoding Process of the SoftCast Wireless Video Broadcast Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Signal, Image, Video and Communications, ISIVC 2020, postponed event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Saint-Etienne, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2021 IEEE Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336004v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust H.264 video decoding using crc-based single error correction and non-desynchronizing bits validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firouzeh Golaghazadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6753,77 +6753,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective and objective quality assessment of the softcast video transmission scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6887,90 +6887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de prétraitement pour les systèmes de codage vidéo linéaire basé SoftCast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6995,64 +6995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on HEVC Inter Frame Video Coding’s Impact on the Energy Consumption for Next Generation WVSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ait-Beni-Ifit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7125,90 +7125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reduced complexity/side information preprocessing method for high quality softcast-based video delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Workshop on Visual Information Processing (EUVIP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Roma, Italy. pp.205-210, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7242,90 +7242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles méthodes de codage vidéo linéaire pour les transmissions vidéo sans-fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales du Réseau Doctoral en Microélectronique, JNRDM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7344,1168 +7344,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of H.264 Non-Desynchronizing Bits on Visual Quality and its Application to Robust Video Decoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Invited] Transmission Energy Analysis And Modeling Of A Video Sensor Node In The Context Of Next Generation WVSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ait-Beni-Ifit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firouzeh Golaghazadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Coulombe</w:t>
+                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 12th International Conference on Signal Processing and Communication Systems (ICSPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Cairns, Australia. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSPCS.2018.8631785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579593v1</w:t>
+                <w:t xml:space="preserve">hal-03578381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilage et modélisation de la consommation d’énergie dans un encodeur vidéo HEVC-intra dans le contexte des RCVSF de la nouvelle génération</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
+                <w:t xml:space="preserve">Adaptive video streaming based on TFRC protocol in vehicular ad-hoc networks (VANETs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 2ème Colloque National Signal, ImaGe, Multimédia et Applications, SIGMA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">The 25th IEEE Symposium on Communications and Vehicular Technology (IEEE SCVT’18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582693v1</w:t>
+                <w:t xml:space="preserve">hal-02546270v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence du contenu vidéo dans une transmission Pseudo-Analogique de type SoftCast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
+                <w:t xml:space="preserve">Profilage et modélisation de la consommation d’énergie dans un encodeur vidéo HEVC-intra dans le contexte des RCVSF de la nouvelle génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ait-Beni-Ifit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Actes du 2ème Colloque National Signal, ImaGe, Multimédia et Applications, SIGMA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423790v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma inter-couches adaptatif pour le streaming HEVC à faible latence sur les réseaux ad hoc véhiculaires (VANET)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+                <w:t xml:space="preserve">The Impact of H.264 Non-Desynchronizing Bits on Visual Quality and its Application to Robust Video Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firouzeh Golaghazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Coulombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 12th International Conference on Signal Processing and Communication Systems (ICSPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cairns, Australia. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSPCS.2018.8631785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583034v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive video streaming based on TFRC protocol in vehicular ad-hoc networks (VANETs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+                <w:t xml:space="preserve">Etude de l'influence du contenu vidéo dans une transmission Pseudo-Analogique de type SoftCast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th IEEE Symposium on Communications and Vehicular Technology (IEEE SCVT’18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">CORESA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546270v2</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer approach dedicated to HEVC low delay temporal prediction structure streaming over VANETs</w:t>
+                <w:t xml:space="preserve">Schéma inter-couches adaptatif pour le streaming HEVC à faible latence sur les réseaux ad hoc véhiculaires (VANET)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Smart Communications in Network Technologies (SaCoNeT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Wallers-Arenberg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SACONET.2018.8585540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03578465v1</w:t>
+                <w:t xml:space="preserve">hal-03583034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibiliser les étudiants du Master Audiovisuel et Multimédia à la veille technologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+                <w:t xml:space="preserve">Cross-layer approach dedicated to HEVC low delay temporal prediction structure streaming over VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Doghmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on Smart Communications in Network Technologies (SaCoNeT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, El Oued, Algeria. pp.120-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SACONET.2018.8585540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549543v1</w:t>
+                <w:t xml:space="preserve">hal-03578465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative preprocessing study for softcast video transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
+                <w:t xml:space="preserve">Sensibiliser les étudiants du Master Audiovisuel et Multimédia à la veille technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guillaume-Blaydes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pommeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 9th International Symposium on Signal, Image, Video and Communications (ISIVC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fès, Maroc. pp.201-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335982v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Transmission Energy Analysis And Modeling Of A Video Sensor Node In The Context Of Next Generation WVSN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
+                <w:t xml:space="preserve">A comparative preprocessing study for softcast video transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2018 9th International Symposium on Signal, Image, Video and Communications (ISIVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. pp.54-59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC.2018.8709171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578381v1</w:t>
+                <w:t xml:space="preserve">hal-03335982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the effects of video encoding in a video transmission over vehicular ad-hoc networks (VANET)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8569,90 +8569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JND-guided perceptual pre-filtering for HEVC compression of UHDTV video contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Advanced Concepts for Intelligent Vision Systems, ACIVS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8677,103 +8677,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling and modelling of HEVC intra video encoder’s energy consumption for next generation WVSNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ait-Beni-Ifit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Networked Systems, NETYS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8798,51 +8798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low complexity H.264 list decoder for enhanced quality real-time video over IP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firouzeh Golaghazadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8915,51 +8915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of strain field measurement by digital image correlation using HEVC compressed ultra-high speed video sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Eseholi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9019,410 +9019,410 @@
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525937v1</w:t>
+                <w:t xml:space="preserve">hal-03438984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random channel transfer function generation for broadband indoor MIMO PLC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+                <w:t xml:space="preserve">Spectral Saliency-Based Video Deinterlacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umang Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Trocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Symposium on Power Line Communications and its Applications (ISPLC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Computational Collective Intelligence, ICCCI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Halkidiki, Greece. pp.590-598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580197v1</w:t>
+                <w:t xml:space="preserve">hal-03582058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Saliency-Based Video Deinterlacing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Trocan</w:t>
+                <w:t xml:space="preserve">Performance evaluation of strain field measurement by digital image correlation using HEVC compressed ultra-high speed video sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Eseholi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Robache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Collective Intelligence, ICCCI 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 International Symposium on Signal, Image, Video and Communications (ISIVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.142-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582058v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of strain field measurement by digital image correlation using HEVC compressed ultra-high speed video sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
+                <w:t xml:space="preserve">Random channel transfer function generation for broadband indoor MIMO PLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Symposium on Signal, Image, Video and Communications (ISIVC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893977⟩</w:t>
+              <w:t xml:space="preserve">2016 International Symposium on Power Line Communications and its Applications (ISPLC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bottrop, Germany. pp.87-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2016.7476280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438984v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliency-guided video deinterlacing</w:t>
               </w:r>
@@ -9493,96 +9493,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital image and video transcoding : application to optimized video delivery over error-prone networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cross-Layer Approach for Video Delivery over Wireless Video Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computational Intelligence for Multimedia Understanding, IWCIM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">The 7th International Symposium on signal, Image, Video and Communications (ISIVC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578347v1</w:t>
+                <w:t xml:space="preserve">hal-01110452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Impact of Impulsive Noise Parameters on BER Performance of OFDM Power-Line Communications</w:t>
               </w:r>
@@ -9683,502 +9735,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption Analysis and Modelling of a H.264/AVC Intra-only Based Encoder Dedicated to WVSNs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital image and video transcoding : application to optimized video delivery over error-prone networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Computational Intelligence for Multimedia Understanding, IWCIM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110482v1</w:t>
+                <w:t xml:space="preserve">hal-03578347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cross-Layer Approach for Video Delivery over Wireless Video Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Energy Consumption Analysis and Modelling of a H.264/AVC Intra-only Based Encoder Dedicated to WVSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Symposium on signal, Image, Video and Communications (ISIVC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">21st IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110452v1</w:t>
+                <w:t xml:space="preserve">hal-01110482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficient adaptive video compression scheme for WVSNs</w:t>
+                <w:t xml:space="preserve">DreameO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Alaoui Fdili</w:t>
+                <w:t xml:space="preserve">Nicolas Vieville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal Processing Conference, EUSIPCO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marrakech, Morocco. USB Proceedings, session WE-L9, 6 p</w:t>
+              <w:t xml:space="preserve">6th Forum Media Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, St Pölten, Austria. pp. 109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877788v1</w:t>
+                <w:t xml:space="preserve">hal-03262688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DreameO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy efficient adaptive video compression scheme for WVSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Alaoui Fdili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vieville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+                <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Forum Media Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, St Pölten, Austria. pp. 109-120</w:t>
+              <w:t xml:space="preserve">21st European Signal Processing Conference, EUSIPCO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marrakech, Morocco. USB Proceedings, session WE-L9, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262688v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of a reduced complexity H.264/AVC transrating based on frequency selectivity for HD streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10186,51 +10186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Valenciennes, France. paper ID 45, 180-183</w:t>
@@ -10361,291 +10361,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between H.264/AVC intra transrating schemes based on frequency position and frequency level selectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Performance evaluation of H.264/MPEG4 scalable video coding depending on spatial resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouhlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Symposium on Broadband Multimedia Systems and Broadcasting, BMSB 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nuremberg, Germany. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BMSB.2011.5954972⟩</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMSB.2011.5954968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800169v1</w:t>
+                <w:t xml:space="preserve">hal-00800225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of H.264/MPEG4 scalable video coding depending on spatial resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between H.264/AVC intra transrating schemes based on frequency position and frequency level selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deknudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Symposium on Broadband Multimedia Systems and Broadcasting, BMSB 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nuremberg, Germany. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BMSB.2011.5954968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BMSB.2011.5954972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800225v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of optimal power distribution over pilot tones for multi-carrier communications over PLC</w:t>
               </w:r>
@@ -10683,51 +10683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and its Applications, ISPLC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Udine, Italy. pp.255-260, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10761,51 +10761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient adaptation to channel state changes based on H.264/AVC transrating for power line transmission of video streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11019,580 +11019,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving video transmission reliability over MIMO correlated channels in public transportation systems for security applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Cocheril</w:t>
+                <w:t xml:space="preserve">Extension of the dsl coverage area for high definition IPTV VOD services using H.264 scalable video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deknudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Intelligent Transport Systems Telecommunications, ITST 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Kyoto, Japan. pp.Session TU2 : Multimedia Technologies, 1-6</w:t>
+              <w:t xml:space="preserve">17th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Greece. pp.488-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568618v1</w:t>
+                <w:t xml:space="preserve">hal-00568616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity H.264/AVC spatial resolution transcoding in the transform domain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
+                <w:t xml:space="preserve">Improving video transmission reliability over MIMO correlated channels in public transportation systems for security applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Fatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Greece. pp.496-499</w:t>
+              <w:t xml:space="preserve">10th International Conference on Intelligent Transport Systems Telecommunications, ITST 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Kyoto, Japan. pp.Session TU2 : Multimedia Technologies, 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568617v1</w:t>
+                <w:t xml:space="preserve">hal-00568618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On modeling the downlink inter-cell interference power in wireless cellular networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+                <w:t xml:space="preserve">Low complexity H.264/AVC spatial resolution transcoding in the transform domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deknudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Wireless Conference, EW2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Greece. pp.496-499</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550031v1</w:t>
+                <w:t xml:space="preserve">hal-00568617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the dsl coverage area for high definition IPTV VOD services using H.264 scalable video coding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+                <w:t xml:space="preserve">On modeling the downlink inter-cell interference power in wireless cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pijcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Wireless Conference, EW2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Italy. pp.301-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EW.2010.5483433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568616v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution to the characterization of the interference power in cognitive radio networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pijcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11628,668 +11628,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOSCANE : TOwards SCalable Audiovisual Communication Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transrating by frequencies selectivity for H.264/AVC intra pictures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deknudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Salem</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+                <w:t xml:space="preserve">M. Guarisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Information Infrastructure Symposium, GIIS 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307043⟩</w:t>
+              <w:t xml:space="preserve">2009 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bilbao, Spain. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBMSB.2009.5133730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474153v1</w:t>
+                <w:t xml:space="preserve">hal-03983468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the power line channel estimation error based on comb-type pilot arrangement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Buèche</w:t>
+                <w:t xml:space="preserve">Enhanced performances of MIMO transmissions over correlated channels system by using adaptive bit and power allocation on eigenmodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Fatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Symposium on Power Line Communications and its Applications, ISPLC 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPLC.2009.4913445⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.180-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474117v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transrating by frequencies selectivity for H.264/AVC intra pictures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
+                <w:t xml:space="preserve">TOSCANE : TOwards SCalable Audiovisual Communication Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Senoussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bacquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Guarisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bilbao, Spain. pp.1-7, </w:t>
+              <w:t xml:space="preserve">IEEE Global Information Infrastructure Symposium, GIIS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tunisia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBMSB.2009.5133730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983468v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced performances of MIMO transmissions over correlated channels system by using adaptive bit and power allocation on eigenmodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+                <w:t xml:space="preserve">Analysis of the power line channel estimation error based on comb-type pilot arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.180-184, </w:t>
+              <w:t xml:space="preserve">13th IEEE International Symposium on Power Line Communications and its Applications, ISPLC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Dresden, Germany. pp.290-295, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2009.4913445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474133v1</w:t>
+                <w:t xml:space="preserve">hal-00474117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOSCANE: TOwards SCalable audiovisual communication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Senoussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Global Information Infrastructure Symposium (GIIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Hammemet, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983467v1</w:t>
@@ -12300,51 +12300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transrating by frequencies selectivity for H.264/AVC intra pictures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12352,78 +12352,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guarisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Braodcasting, BMSB 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Spain. pp.59-64, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBMSB.2009.5133730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474152v1</w:t>
@@ -12434,103 +12434,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOSCANE - optimised transmission of scalable video in terms of source/channel coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Broadcasting Conference, IBC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Amsterdam, Netherlands</w:t>
@@ -12687,1209 +12687,1202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low complexity image quality metric for real-time open-loop transcoding architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Goudemand</w:t>
+                <w:t xml:space="preserve">Improving channel estimation in power line communications by using linear interpolation revitalized</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Slachciak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United Kingdom. pp.1600-1605, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and Its Applications, ISPLC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Pisa, Italy. pp.471-475, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2007.268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2007.371170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284414v1</w:t>
+                <w:t xml:space="preserve">hal-00284413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of hierarchical modulations for robust video transmission over power line medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A low complexity image quality metric for real-time open-loop transcoding architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Slachciak</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and Its Applications, ISPLC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Pisa, Italy. pp.482-486, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United Kingdom. pp.1600-1605, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPLC.2007.371172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2007.268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284412v1</w:t>
+                <w:t xml:space="preserve">hal-00284414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving channel estimation in power line communications by using linear interpolation revitalized</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of hierarchical modulations for robust video transmission over power line medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buèche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Slachciak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and Its Applications, ISPLC'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2007, Pisa, Italy. pp.471-475, </w:t>
+              <w:t xml:space="preserve">, Mar 2007, Pisa, Italy. pp.482-486, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPLC.2007.371170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2007.371172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284413v1</w:t>
+                <w:t xml:space="preserve">hal-00284412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic lossy error protection of video based on reduced spatial resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ramon</w:t>
+                <w:t xml:space="preserve">Optimisation conjointe source/canal de la qualité vidéo dans un contexte de transmission sur ligne ADSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Electronics, Circuits and Systems, ICECS 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Codage conjoint et canal radioélectrique, GDR ISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00247416v1</w:t>
+                <w:t xml:space="preserve">hal-00128170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal bit rate adaptation for layered video transmission over spectrally shaped channels using multicarrier modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Goudemand</w:t>
+                <w:t xml:space="preserve">Systematic lossy error protection of video based on reduced spatial resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Electronics, Circuits and Systems, ICECS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.850-853, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147739v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00247416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a performance indicator for optimal pilot positioning in multicarrier systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
+                <w:t xml:space="preserve">Optimal bit rate adaptation for layered video transmission over spectrally shaped channels using multicarrier modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.13-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00247417v1</w:t>
+                <w:t xml:space="preserve">hal-00147739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced complexity power minimization algorithm for DMT transmission – Application to layered multimedia services over DSL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Goudemand</w:t>
+                <w:t xml:space="preserve">On the use of a performance indicator for optimal pilot positioning in multicarrier systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Slachciak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Electronics, Circuits and Systems, ICECS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, France. pp.728-731, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379892⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.978-981, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00247415v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00247417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation conjointe source/canal de la qualité vidéo dans un contexte de transmission sur ligne ADSL</w:t>
+                <w:t xml:space="preserve">Reduced complexity power minimization algorithm for DMT transmission – Application to layered multimedia services over DSL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Codage conjoint et canal radioélectrique, GDR ISIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Electronics, Circuits and Systems, ICECS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.728-731, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128170v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00247415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient priority encoding transmission scheme based on Wyner-Ziv coding and spatial scalability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ramon</w:t>
+                <w:t xml:space="preserve">QoS optimization of MPEG-2 video transmission over ADSL channels using hierarchical modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Beijing, China</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.80-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131355v1</w:t>
+                <w:t xml:space="preserve">hal-00126482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion information scalability for SNR scalability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Hutter</w:t>
+                <w:t xml:space="preserve">Efficient priority encoding transmission scheme based on Wyner-Ziv coding and spatial scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 Visual Communications and Image Processing International Symposium, VCIP 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131356v1</w:t>
+                <w:t xml:space="preserve">hal-00131355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DCT-domain postprocessor for color bleeding removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13911,158 +13904,165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.I-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS optimization of MPEG-2 video transmission over ADSL channels using hierarchical modulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Goudemand</w:t>
+                <w:t xml:space="preserve">Motion information scalability for SNR scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Timmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.80-84</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 2005 Visual Communications and Image Processing International Symposium, VCIP 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126482v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot symbol assisted modulation for power line communication</w:t>
               </w:r>
@@ -14172,469 +14172,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la transmission de données par modulation DMT sur le réseau électrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
+                <w:t xml:space="preserve">Optimisation de la qualité de service vidéo en transmission ADSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 18ème Colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152920v1</w:t>
+                <w:t xml:space="preserve">hal-00152924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive postprocessor to reduce temporal busyness in low bit rate video</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la transmission de données par modulation DMT sur le réseau électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 22nd International Picture Coding Symposium, PCS 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Actes du 18ème Colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152923v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient modelling of the impulse response of the indoor power line communication channels in high frequency range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive postprocessor to reduce temporal busyness in low bit rate video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 22nd International Picture Coding Symposium, PCS 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ruolt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00152914v1</w:t>
+                <w:t xml:space="preserve">hal-00152923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la qualité de service vidéo en transmission ADSL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient modelling of the impulse response of the indoor power line communication channels in high frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ruolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fauquet</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Toulouse, France</w:t>
+                <w:t xml:space="preserve">F. Haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.149-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152924v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of gain in statistical multiplexing of video bitstreams over ATM</w:t>
               </w:r>
@@ -14659,51 +14659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2000 IEEE Packet Video Workshop, PV2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Cagliari, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14848,90 +14848,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schémas hybrides pour la transmission vidéo avec très faible latence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15081,103 +15081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibiliser les étudiants du Master Audiovisuel et Multimédia à la veille technologique : le concours IABM Student Awards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guillaume-Blaydes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pommeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 13ème Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Fès, Maroc</w:t>
@@ -15206,90 +15206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the end-to-end performances for soft video delivery under bandwidth constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Wallers-Arenberg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15314,90 +15314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prétraitement perceptuel pour l’optimisation du codage HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XXVIème Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15422,90 +15422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive GoP for broadcast linear video coding under bandwidth constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la section électronique du club EEA, « Véhicule autonome - Transport intelligent »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15530,51 +15530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of strain field measurement by digital image correlation using HEVC compressed ultra-high speed video sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Eseholi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15668,51 +15668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'encodage H.264/AVC et H.265/HEVC par prétraitement perceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Derudder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15847,51 +15847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mouton-Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. De Rango. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital video</w:t>
@@ -16068,51 +16068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16312,51 +16312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D12BD10A"/>
+    <w:nsid w:val="9070A5E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16543,51 +16543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-coudoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5817-7429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119202638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216278211" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139322988" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulombe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guichemerre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3501152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Boussard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coulombe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3155457" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509925v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Trioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116369" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2998950" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2019.115734" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Eseholi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmad Sadli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235582" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Labiod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Doghmane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2019.03.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2018.11.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouzeh Golaghazadeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2017.2686647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Alaoui-Fdili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fakhri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.02.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4904-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ait-Beni-Ifit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59647-1_34" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.12.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03842736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Aggarwal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Trocan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40595-016-0081-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70353-4_32" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Khalil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. Gazalet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2014.2331078" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fatani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1414-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pijcke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-48" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02895-8_1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WP9J4HQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37974-1_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D7CNMD5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fadh Eddine Fatini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.06.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8DMZS8R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet Descamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19786-4_8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DP7D8FZ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bu&#232;che" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Slachciak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2010.5606328" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bacquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2010.5681124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/709813" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouton-Goudemand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2008.2001144" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356908v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2008.4637590" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVJN1282-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goudemand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126484v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152910v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derviaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ziani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11043197" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub &#381;adn&#237;k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku M&#228;kitalo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10571040" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kanj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337718" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187827" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800738" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541959v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675400" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03321849v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733474" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487549" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190650" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02997050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip49819.2020.9301778" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02423792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32213-7_10" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335991v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946224" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03574182v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2018.8631785" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02423790v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03583034v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546270v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Doublet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SACONET.2018.8585540" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03549543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillaume-Blaydes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pommeray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335982v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709171" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578381v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530585" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579950v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579832v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2017.7946732" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04525937v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notta-Cuvier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893977" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2016.7476280" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03438984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03845479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24306-1_3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110452v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alaoui Fdili" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakhri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03262688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802524v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800169v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2011.5954972" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800225v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhlal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2011.5954968" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591356v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764403" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591355v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slachciak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764380" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800171v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2011.6060046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568618v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550031v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pijcke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EW.2010.5483433" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568616v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550030v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474153v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474117v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2009.4913445" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983468v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474133v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399361" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983467v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Bacquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575453v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530095" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284414v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.268" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284412v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2007.371172" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2007.371170" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247416v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379922" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147739v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379954" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247415v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379892" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128170v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131355v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Timmerman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hutter" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131105v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126482v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141979v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571894" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152920v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152923v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152914v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruolt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152924v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauquet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159086v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159054v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139144v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04139241v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582726v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03576514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582751v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03574669v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582364v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582973v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derudder" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576274v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132009v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983476v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carminati" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Bacquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149880v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-coudoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5817-7429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119202638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216278211" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139322988" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulombe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guichemerre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3501152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Boussard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coulombe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3155457" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Trioux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116369" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116475" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Eseholi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmad Sadli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235582" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2998950" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2019.115734" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Labiod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Doghmane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2018.11.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148967v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2019.03.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Alaoui-Fdili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fakhri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4904-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.02.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouzeh Golaghazadeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2017.2686647" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vidal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.12.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ait-Beni-Ifit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59647-1_34" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03842736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Aggarwal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Trocan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40595-016-0081-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70353-4_32" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Khalil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. Gazalet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2014.2331078" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fatani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1414-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37974-1_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D7CNMD5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pijcke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-48" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02895-8_1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WP9J4HQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fadh Eddine Fatini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.06.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8DMZS8R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet Descamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19786-4_8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DP7D8FZ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bu&#232;che" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Slachciak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2010.5606328" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bacquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2010.5681124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/709813" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2008.4637590" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouton-Goudemand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2008.2001144" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVJN1282-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goudemand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126484v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141983v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152910v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derviaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ziani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11043197" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub &#381;adn&#237;k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku M&#228;kitalo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10571040" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kanj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246725v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337718" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187827" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800738" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487549" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541959v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675400" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03321849v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733474" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190650" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02997050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip49819.2020.9301778" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02423792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32213-7_10" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335991v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946224" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03574182v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578381v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530585" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546270v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Doublet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579593v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2018.8631785" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02423790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03583034v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SACONET.2018.8585540" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03549543v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillaume-Blaydes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pommeray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335982v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709171" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579950v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579832v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2017.7946732" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03438984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notta-Cuvier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893977" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04525937v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580197v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2016.7476280" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03845479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24306-1_3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110482v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03262688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877788v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alaoui Fdili" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakhri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802524v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800225v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhlal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2011.5954968" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800169v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2011.5954972" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591356v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764403" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591355v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slachciak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764380" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800171v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2011.6060046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568616v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568617v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550031v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pijcke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EW.2010.5483433" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550030v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983468v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399361" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474117v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2009.4913445" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983467v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Bacquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575453v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530095" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284413v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2007.371170" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284414v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.268" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284412v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2007.371172" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128170v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247416v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379922" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147739v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247417v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379954" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247415v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379892" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126482v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131355v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131105v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131356v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Timmerman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hutter" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141979v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571894" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152924v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152920v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152923v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152914v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruolt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159086v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159054v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139144v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04139241v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582726v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03576514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582751v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03574669v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582364v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582973v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derudder" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576274v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132009v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983476v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carminati" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Bacquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149880v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>