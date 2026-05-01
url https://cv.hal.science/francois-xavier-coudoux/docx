--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -497,668 +497,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive theoretical evaluation of the end-to-end performance of SoftCast-based linear video delivery schemes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+                <w:t xml:space="preserve">Enhanced CRC-based correction of multiple errors with candidate validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 98, pp.116369. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116369⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 99, pp.116475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335975v1</w:t>
+                <w:t xml:space="preserve">hal-03509925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced CRC-based correction of multiple errors with candidate validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Coulombe</w:t>
+                <w:t xml:space="preserve">A comprehensive theoretical evaluation of the end-to-end performance of SoftCast-based linear video delivery schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 99, pp.116475. </w:t>
+              <w:t xml:space="preserve">, 2021, 98, pp.116369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509925v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale topographical analysis based on morphological information: the HEVC multiscale decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Eseholi</w:t>
+                <w:t xml:space="preserve">Table-free multiple bit-error correction using the CRC syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13235582⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.102357-102372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2998950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321552v1</w:t>
+                <w:t xml:space="preserve">hal-03322795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-free multiple bit-error correction using the CRC syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Coulombe</w:t>
+                <w:t xml:space="preserve">Temporal information based GoP adaptation for linear video delivery schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2998950⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, 115734, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2019.115734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322795v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal information based GoP adaptation for linear video delivery schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
+                <w:t xml:space="preserve">A multiscale topographical analysis based on morphological information: the HEVC multiscale decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Eseholi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahmad Sadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82, 115734, 14 p. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (23), pp.5582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2019.115734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma13235582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321530v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced adaptive cross-layer scheme for low latency HEVC streaming over Vehicular Ad-hoc Networks (VANETs)</w:t>
+                <w:t xml:space="preserve">Cross-layer scheme for low latency multiple description video streaming over Vehicular Ad-hoc NETworks (VANETs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1170,125 +1170,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicular Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15, pp.28-39. </w:t>
+              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vehcom.2018.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aeue.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148962v1</w:t>
+                <w:t xml:space="preserve">hal-03148967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer scheme for low latency multiple description video streaming over Vehicular Ad-hoc NETworks (VANETs)</w:t>
+                <w:t xml:space="preserve">Enhanced adaptive cross-layer scheme for low latency HEVC streaming over Vehicular Ad-hoc Networks (VANETs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,459 +1300,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104, pp.23-34. </w:t>
+              <w:t xml:space="preserve">Vehicular Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.28-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aeue.2019.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vehcom.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148967v1</w:t>
+                <w:t xml:space="preserve">hal-03148962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient joint video encoding and transmission framework for WVSN</w:t>
+                <w:t xml:space="preserve">Checksum-Filtered List Decoding Applied to H.264 and H.265 Video Error Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
+                <w:t xml:space="preserve">Firouzeh Golaghazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-017-4904-6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (8), pp.1993-2006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2017.2686647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183496v1</w:t>
+                <w:t xml:space="preserve">hal-03183476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video sensor node energy preservation through dynamic adaptive video encoding parameters' values selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18, pp.34-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.suscom.2018.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checksum-Filtered List Decoding Applied to H.264 and H.265 Video Error Correction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Coulombe</w:t>
+                <w:t xml:space="preserve">Energy-efficient joint video encoding and transmission framework for WVSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (8), pp.1993-2006. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (4), pp.4509-4541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2017.2686647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-017-4904-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183476v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New adaptive filters as perceptual preprocessing for rate-quality performance optimization of video coding</w:t>
               </w:r>
@@ -1881,90 +1881,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling and Modelling of HEVC Intra Video Encoder’s Energy Consumption for Next Generation WVSNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ait-Beni-Ifit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lecture Notes in Computer Science, 10299, pp.472-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2271,51 +2271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (4), pp.1561-1568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2798,51 +2798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8192, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3086,51 +3086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.68-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3253,852 +3253,840 @@
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6596, pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19786-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal power distribution over pilot tones for multi-carrier communications over power lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Slachciak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56 (3), pp.1794-1800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCE.2010.5606328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced complexity H.264/AVC transrating based on frequency selectivity for high-definition streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56 (4), pp.2430-2437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCE.2010.5681124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive systematic lossy error protection scheme for broadcast applications based on frequency filtering and unequal picture protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009, pp.709813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2009/709813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for analyzing the performance of comb-type pilot-aided channel estimation in power line communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Buèche</w:t>
+                <w:t xml:space="preserve">Extended coverage for DSL video distribution using a quality-oriented JSCC architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouton-Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 54 (3), pp.1074-1081. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54, pp.525-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCE.2008.4637590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBC.2008.2001144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356908v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended coverage for DSL video distribution using a quality-oriented JSCC architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method for analyzing the performance of comb-type pilot-aided channel estimation in power line communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBC.2008.2001144⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (3), pp.1074-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCE.2008.4637590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356907v1</w:t>
+                <w:t xml:space="preserve">hal-00356908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance indicator for DMT systems with non perfect channel estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Slachciak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Transactions on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (5), pp.591-597. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ett.1113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ett.1113⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on power and bit assignment of embedded multi-carrier modulation schemes for hierarchical image transmission over digital subscriber line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4113,73 +4101,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEICE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, E89-B, pp.2071-2073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of colour bleeding for 4:1:1 compressed video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4208,87 +4196,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 51, pp.538-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS optimization for video on demand applications over asymmetric digital subscriber line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4316,73 +4304,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSEAS Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 14, pp.1390-1396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of local coding efficiency on the modelling of flows derived from VBR MPEG-2 video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4391,120 +4379,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Transactions on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15, pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a hybrid deblocking post-processor based on watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4532,73 +4520,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSEAS Transactions on Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 3, pp.3320-3324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive post-processing technique for the reduction of color bleeding in DCT coded images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4627,73 +4615,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14, pp.114-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A post-processor for reducing temporal busyness in low-bit-rate applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4722,159 +4710,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18, pp.455-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picture quality measurement based on block visibility in discrete cosine transform coded video sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Derviaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 10, pp.498-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4884,65 +4872,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of CRC-Based Single-Bit Error Correction Using a Perfect Hash Table Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4960,351 +4948,351 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, London, United Kingdom. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS56072.2025.11043197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Linear Coding and Transmission in Low-Latency Computer Vision Offloading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Žadník</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Žadník</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markku Mäkitalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Dubai, United Arab Emirates. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC57260.2024.10571040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation de la latence Glass-to-Glass via extrapolation du flux vidéo : faisabilité et cas d'usage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur la faisabilité d’une compensation efficace de la latence en utilisant l’extrapolation des images vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.133-136</w:t>
+              <w:t xml:space="preserve">22ème édition de la conférence COmpression et REprésentation des Signaux Audiovisuels, CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371281v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du décodage par liste de vidéos corrompues basée sur une architecture CNN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5313,975 +5301,966 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème édition de la conférence COmpression et REprésentation des Signaux Audiovisuels, CORESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la faisabilité d’une compensation efficace de la latence en utilisant l’extrapolation des images vidéo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass-to-glass delay reduction: encoding rate reduction vs. video frame extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition de la conférence COmpression et REprésentation des Signaux Audiovisuels, CORESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing, MMSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Poitier, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246701v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass-to-glass delay reduction: encoding rate reduction vs. video frame extrapolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compensation de la latence Glass-to-Glass via extrapolation du flux vidéo : faisabilité et cas d'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing, MMSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.133-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246725v1</w:t>
+                <w:t xml:space="preserve">hal-04371281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning assisted quality ranking for list decoding of videos subject to transmission errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Guichemerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 19th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montreal, Canada. pp.135-142, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WiMob58348.2023.10187827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Tutorial] Linear Video Coding and Transmission Schemes for Next Generation Video Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Communications and Image Processing, VCIP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2022, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of the Whitening Methods in Linear Video Coding and Transmission Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 11th International Symposium on Signal, Image, Video and Communications (ISIVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, El Jadida, Morocco. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIVC54825.2022.9800738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited tutorial] Soft Video Delivery: Getting seamless quality adaptation in mobile and latency-critical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of the adaptive GoP-size extension of the wireless softCast video scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An Analytical Model of the End-to-End Performance for Linear Video Delivery Under Bandwidth Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Signal, Image, Video and Communications, ISIVC 2020, postponed event</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21e édition du colloque CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nice (Sophia Antipolis), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336004v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC-Based Multi-Error Correction of H.265 Encoded Videos in Wireless Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6303,384 +6282,393 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Visual Communications and Image Processing (VCIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Munich, Germany. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VCIP53242.2021.9675400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Model of the End-to-End Performance for Linear Video Delivery Under Bandwidth Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Perceptual Study of the Decoding Process of the SoftCast Wireless Video Broadcast Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e édition du colloque CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518741v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perceptual Study of the Decoding Process of the SoftCast Wireless Video Broadcast Scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Performance assessment of the adaptive GoP-size extension of the wireless softCast video scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733474⟩</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Signal, Image, Video and Communications, ISIVC 2020, postponed event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Saint-Etienne, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321849v1</w:t>
+                <w:t xml:space="preserve">hal-03336004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust H.264 video decoding using crc-based single error correction and non-desynchronizing bits validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firouzeh Golaghazadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6698,1814 +6686,1814 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IEEE International Conference on Image Processing, ICIP 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Abu Dhabi, United Arab Emirates. pp.1098-1102, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective and objective quality assessment of the softcast video transmission scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Visual Communications and Image Processing (VCIP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Macau, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/vcip49819.2020.9301778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de prétraitement pour les systèmes de codage vidéo linéaire basé SoftCast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on HEVC Inter Frame Video Coding’s Impact on the Energy Consumption for Next Generation WVSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ait-Beni-Ifit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Model and Data Engineering, MEDI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France. pp.135-145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-32213-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reduced complexity/side information preprocessing method for high quality softcast-based video delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Workshop on Visual Information Processing (EUVIP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Roma, Italy. pp.205-210, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUVIP47703.2019.8946224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles méthodes de codage vidéo linéaire pour les transmissions vidéo sans-fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales du Réseau Doctoral en Microélectronique, JNRDM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Transmission Energy Analysis And Modeling Of A Video Sensor Node In The Context Of Next Generation WVSN</w:t>
+                <w:t xml:space="preserve">Profilage et modélisation de la consommation d’énergie dans un encodeur vidéo HEVC-intra dans le contexte des RCVSF de la nouvelle génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ait-Beni-Ifit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du 2ème Colloque National Signal, ImaGe, Multimédia et Applications, SIGMA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rabat, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578381v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive video streaming based on TFRC protocol in vehicular ad-hoc networks (VANETs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+                <w:t xml:space="preserve">The Impact of H.264 Non-Desynchronizing Bits on Visual Quality and its Application to Robust Video Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firouzeh Golaghazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th IEEE Symposium on Communications and Vehicular Technology (IEEE SCVT’18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 12th International Conference on Signal Processing and Communication Systems (ICSPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cairns, Australia. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSPCS.2018.8631785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546270v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilage et modélisation de la consommation d’énergie dans un encodeur vidéo HEVC-intra dans le contexte des RCVSF de la nouvelle génération</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
+                <w:t xml:space="preserve">Etude de l'influence du contenu vidéo dans une transmission Pseudo-Analogique de type SoftCast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 2ème Colloque National Signal, ImaGe, Multimédia et Applications, SIGMA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">CORESA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582693v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of H.264 Non-Desynchronizing Bits on Visual Quality and its Application to Robust Video Decoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Coulombe</w:t>
+                <w:t xml:space="preserve">Schéma inter-couches adaptatif pour le streaming HEVC à faible latence sur les réseaux ad hoc véhiculaires (VANET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 12th International Conference on Signal Processing and Communication Systems (ICSPCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Wallers-Arenberg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579593v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence du contenu vidéo dans une transmission Pseudo-Analogique de type SoftCast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
+                <w:t xml:space="preserve">Adaptive video streaming based on TFRC protocol in vehicular ad-hoc networks (VANETs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">The 25th IEEE Symposium on Communications and Vehicular Technology (IEEE SCVT’18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423790v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546270v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma inter-couches adaptatif pour le streaming HEVC à faible latence sur les réseaux ad hoc véhiculaires (VANET)</w:t>
+                <w:t xml:space="preserve">Cross-layer approach dedicated to HEVC low delay temporal prediction structure streaming over VANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on Smart Communications in Network Technologies (SaCoNeT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, El Oued, Algeria. pp.120-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SACONET.2018.8585540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583034v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer approach dedicated to HEVC low delay temporal prediction structure streaming over VANETs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+                <w:t xml:space="preserve">Sensibiliser les étudiants du Master Audiovisuel et Multimédia à la veille technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guillaume-Blaydes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pommeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Smart Communications in Network Technologies (SaCoNeT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fès, Maroc. pp.201-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578465v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibiliser les étudiants du Master Audiovisuel et Multimédia à la veille technologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+                <w:t xml:space="preserve">A comparative preprocessing study for softcast video transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 9th International Symposium on Signal, Image, Video and Communications (ISIVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. pp.54-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC.2018.8709171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549543v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative preprocessing study for softcast video transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
+                <w:t xml:space="preserve">[Invited] Transmission Energy Analysis And Modeling Of A Video Sensor Node In The Context Of Next Generation WVSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ait-Beni-Ifit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 9th International Symposium on Signal, Image, Video and Communications (ISIVC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIVC.2018.8709171⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335982v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the effects of video encoding in a video transmission over vehicular ad-hoc networks (VANET)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8533,73 +8521,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 2nd International Conference on Automatic Control, Telecommunications and Signals, ICATS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Annaba, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JND-guided perceptual pre-filtering for HEVC compression of UHDTV video contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8641,208 +8629,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Advanced Concepts for Intelligent Vision Systems, ACIVS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling and modelling of HEVC intra video encoder’s energy consumption for next generation WVSNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ait-Beni-Ifit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Networked Systems, NETYS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low complexity H.264 list decoder for enhanced quality real-time video over IP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firouzeh Golaghazadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8860,1463 +8848,1463 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 30th Canadian Conference on Electrical and Computer Engineering (CCECE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Windsor, Canada. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCECE.2017.7946732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of strain field measurement by digital image correlation using HEVC compressed ultra-high speed video sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Eseholi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 International Symposium on Signal, Image, Video and Communications (ISIVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.142-147, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438984v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Saliency-Based Video Deinterlacing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Trocan</w:t>
+                <w:t xml:space="preserve">Random channel transfer function generation for broadband indoor MIMO PLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Collective Intelligence, ICCCI 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 International Symposium on Power Line Communications and its Applications (ISPLC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bottrop, Germany. pp.87-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2016.7476280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582058v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of strain field measurement by digital image correlation using HEVC compressed ultra-high speed video sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Eseholi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 International Symposium on Signal, Image, Video and Communications (ISIVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.142-147, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525937v1</w:t>
+                <w:t xml:space="preserve">hal-03438984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random channel transfer function generation for broadband indoor MIMO PLC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+                <w:t xml:space="preserve">Spectral Saliency-Based Video Deinterlacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umang Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Trocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Symposium on Power Line Communications and its Applications (ISPLC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Computational Collective Intelligence, ICCCI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Halkidiki, Greece. pp.590-598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580197v1</w:t>
+                <w:t xml:space="preserve">hal-03582058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliency-guided video deinterlacing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Trocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Computational Collective Intelligence Technologies and Applications, ICCCI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Madrid, Spain. pp.24-33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-24306-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cross-Layer Approach for Video Delivery over Wireless Video Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
+                <w:t xml:space="preserve">Analysis of the Impact of Impulsive Noise Parameters on BER Performance of OFDM Power-Line Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Symposium on signal, Image, Video and Communications (ISIVC 2014)</w:t>
+              <w:t xml:space="preserve">The 7th International Symposium on Signal, Image, Video and Communications (ISIVC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110452v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Impact of Impulsive Noise Parameters on BER Performance of OFDM Power-Line Communications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital image and video transcoding : application to optimized video delivery over error-prone networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Symposium on Signal, Image, Video and Communications (ISIVC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">International Workshop on Computational Intelligence for Multimedia Understanding, IWCIM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117398v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital image and video transcoding : application to optimized video delivery over error-prone networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Consumption Analysis and Modelling of a H.264/AVC Intra-only Based Encoder Dedicated to WVSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computational Intelligence for Multimedia Understanding, IWCIM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">21st IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578347v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption Analysis and Modelling of a H.264/AVC Intra-only Based Encoder Dedicated to WVSNs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A Cross-Layer Approach for Video Delivery over Wireless Video Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">The 7th International Symposium on signal, Image, Video and Communications (ISIVC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110482v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DreameO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy efficient adaptive video compression scheme for WVSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Alaoui Fdili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vieville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+                <w:t xml:space="preserve">Y. Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Forum Media Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, St Pölten, Austria. pp. 109-120</w:t>
+              <w:t xml:space="preserve">21st European Signal Processing Conference, EUSIPCO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marrakech, Morocco. USB Proceedings, session WE-L9, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262688v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficient adaptive video compression scheme for WVSNs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Alaoui Fdili</w:t>
+                <w:t xml:space="preserve">DreameO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vieville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal Processing Conference, EUSIPCO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marrakech, Morocco. USB Proceedings, session WE-L9, 6 p</w:t>
+              <w:t xml:space="preserve">6th Forum Media Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, St Pölten, Austria. pp. 109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877788v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of a reduced complexity H.264/AVC transrating based on frequency selectivity for HD streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Valenciennes, France. paper ID 45, 180-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive video pre-processor based on just-noticeable distortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10331,351 +10319,351 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Valenciennes, France. paper ID 53, 200-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of H.264/MPEG4 scalable video coding depending on spatial resolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Comparison between H.264/AVC intra transrating schemes based on frequency position and frequency level selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deknudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Symposium on Broadband Multimedia Systems and Broadcasting, BMSB 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nuremberg, Germany. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BMSB.2011.5954968⟩</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMSB.2011.5954972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800225v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between H.264/AVC intra transrating schemes based on frequency position and frequency level selectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance evaluation of H.264/MPEG4 scalable video coding depending on spatial resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouhlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Symposium on Broadband Multimedia Systems and Broadcasting, BMSB 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nuremberg, Germany. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BMSB.2011.5954972⟩</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMSB.2011.5954968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800169v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of optimal power distribution over pilot tones for multi-carrier communications over PLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10706,1890 +10694,1890 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and its Applications, ISPLC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Udine, Italy. pp.255-260, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISPLC.2011.5764403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient adaptation to channel state changes based on H.264/AVC transrating for power line transmission of video streams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
+                <w:t xml:space="preserve">An improved adaptive modulation scheme for closed-loop MIMO transmission in tunnel environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Fatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and its Applications, ISPLC 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPLC.2011.5764380⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Intelligent Transport Systems Telecommunications, ITST 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.162-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2011.6060046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591355v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved adaptive modulation scheme for closed-loop MIMO transmission in tunnel environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Cocheril</w:t>
+                <w:t xml:space="preserve">Efficient adaptation to channel state changes based on H.264/AVC transrating for power line transmission of video streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deknudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Slachciak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Intelligent Transport Systems Telecommunications, ITST 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITST.2011.6060046⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and its Applications, ISPLC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Italy. pp.CFP11843-USB, 141-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2011.5764380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800171v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the dsl coverage area for high definition IPTV VOD services using H.264 scalable video coding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+                <w:t xml:space="preserve">Improving video transmission reliability over MIMO correlated channels in public transportation systems for security applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Fatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Greece. pp.488-491</w:t>
+              <w:t xml:space="preserve">10th International Conference on Intelligent Transport Systems Telecommunications, ITST 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Kyoto, Japan. pp.Session TU2 : Multimedia Technologies, 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568616v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving video transmission reliability over MIMO correlated channels in public transportation systems for security applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Cocheril</w:t>
+                <w:t xml:space="preserve">Low complexity H.264/AVC spatial resolution transcoding in the transform domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deknudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Intelligent Transport Systems Telecommunications, ITST 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Kyoto, Japan. pp.Session TU2 : Multimedia Technologies, 1-6</w:t>
+              <w:t xml:space="preserve">17th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Greece. pp.496-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568618v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity H.264/AVC spatial resolution transcoding in the transform domain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
+                <w:t xml:space="preserve">On modeling the downlink inter-cell interference power in wireless cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pijcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Wireless Conference, EW2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Italy. pp.301-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EW.2010.5483433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568617v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On modeling the downlink inter-cell interference power in wireless cellular networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+                <w:t xml:space="preserve">Extension of the dsl coverage area for high definition IPTV VOD services using H.264 scalable video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deknudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Wireless Conference, EW2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Greece. pp.488-491</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550031v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution to the characterization of the interference power in cognitive radio networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pijcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Wireless Technology Conference, EuWiT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Ville inconnue, France. pp.137-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transrating by frequencies selectivity for H.264/AVC intra pictures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guarisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bilbao, Spain. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBMSB.2009.5133730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced performances of MIMO transmissions over correlated channels system by using adaptive bit and power allocation on eigenmodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+                <w:t xml:space="preserve">TOSCANE : TOwards SCalable Audiovisual Communication Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Senoussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Renan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399361⟩</w:t>
+              <w:t xml:space="preserve">IEEE Global Information Infrastructure Symposium, GIIS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474133v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOSCANE : TOwards SCalable Audiovisual Communication Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the power line channel estimation error based on comb-type pilot arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Information Infrastructure Symposium, GIIS 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307043⟩</w:t>
+              <w:t xml:space="preserve">13th IEEE International Symposium on Power Line Communications and its Applications, ISPLC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Dresden, Germany. pp.290-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2009.4913445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474153v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the power line channel estimation error based on comb-type pilot arrangement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Buèche</w:t>
+                <w:t xml:space="preserve">Enhanced performances of MIMO transmissions over correlated channels system by using adaptive bit and power allocation on eigenmodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Fatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Symposium on Power Line Communications and its Applications, ISPLC 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPLC.2009.4913445⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.180-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474117v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOSCANE: TOwards SCalable audiovisual communication networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A-S. Bacquet</w:t>
+                <w:t xml:space="preserve">Transrating by frequencies selectivity for H.264/AVC intra pictures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deknudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guarisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Global Information Infrastructure Symposium (GIIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307043⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Braodcasting, BMSB 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Spain. pp.59-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBMSB.2009.5133730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983467v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transrating by frequencies selectivity for H.264/AVC intra pictures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Guarisco</w:t>
+                <w:t xml:space="preserve">TOSCANE: TOwards SCalable audiovisual communication networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Senoussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Renan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Braodcasting, BMSB 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBMSB.2009.5133730⟩</w:t>
+              <w:t xml:space="preserve">2009 Global Information Infrastructure Symposium (GIIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Hammemet, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474152v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOSCANE - optimised transmission of scalable video in terms of source/channel coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Broadcasting Conference, IBC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust video monitoring system for transportation applications based on joint use of multiple description coding and multiple antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imade Fatani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12611,1278 +12599,1285 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Moniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies : from Theory to Applications, ICTTA'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving channel estimation in power line communications by using linear interpolation revitalized</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A low complexity image quality metric for real-time open-loop transcoding architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Slachciak</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and Its Applications, ISPLC'07</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPLC.2007.371170⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United Kingdom. pp.1600-1605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2007.268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284413v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low complexity image quality metric for real-time open-loop transcoding architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Goudemand</w:t>
+                <w:t xml:space="preserve">On the use of hierarchical modulations for robust video transmission over power line medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Slachciak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC'07</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2007.268⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and Its Applications, ISPLC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Pisa, Italy. pp.482-486, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2007.371172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284414v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of hierarchical modulations for robust video transmission over power line medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving channel estimation in power line communications by using linear interpolation revitalized</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Slachciak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and Its Applications, ISPLC'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2007, Pisa, Italy. pp.482-486, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPLC.2007.371172⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2007, Pisa, Italy. pp.471-475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2007.371170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284412v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation conjointe source/canal de la qualité vidéo dans un contexte de transmission sur ligne ADSL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Goudemand</w:t>
+                <w:t xml:space="preserve">Systematic lossy error protection of video based on reduced spatial resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Codage conjoint et canal radioélectrique, GDR ISIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Electronics, Circuits and Systems, ICECS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.850-853, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128170v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00247416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic lossy error protection of video based on reduced spatial resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ramon</w:t>
+                <w:t xml:space="preserve">Optimal bit rate adaptation for layered video transmission over spectrally shaped channels using multicarrier modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.13-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00247416v1</w:t>
+                <w:t xml:space="preserve">hal-00147739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal bit rate adaptation for layered video transmission over spectrally shaped channels using multicarrier modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Goudemand</w:t>
+                <w:t xml:space="preserve">On the use of a performance indicator for optimal pilot positioning in multicarrier systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Slachciak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Electronics, Circuits and Systems, ICECS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.978-981, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147739v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00247417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a performance indicator for optimal pilot positioning in multicarrier systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Buèche</w:t>
+                <w:t xml:space="preserve">Reduced complexity power minimization algorithm for DMT transmission – Application to layered multimedia services over DSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Slachciak</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Electronics, Circuits and Systems, ICECS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.978-981, </w:t>
+              <w:t xml:space="preserve">, 2006, France. pp.728-731, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00247417v1</w:t>
+                <w:t xml:space="preserve">hal-00247415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced complexity power minimization algorithm for DMT transmission – Application to layered multimedia services over DSL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Optimisation conjointe source/canal de la qualité vidéo dans un contexte de transmission sur ligne ADSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Electronics, Circuits and Systems, ICECS 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Codage conjoint et canal radioélectrique, GDR ISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00247415v1</w:t>
+                <w:t xml:space="preserve">hal-00128170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS optimization of MPEG-2 video transmission over ADSL channels using hierarchical modulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Goudemand</w:t>
+                <w:t xml:space="preserve">Efficient priority encoding transmission scheme based on Wyner-Ziv coding and spatial scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.80-84</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 2005 Visual Communications and Image Processing International Symposium, VCIP 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126482v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient priority encoding transmission scheme based on Wyner-Ziv coding and spatial scalability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ramon</w:t>
+                <w:t xml:space="preserve">Motion information scalability for SNR scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Timmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 Visual Communications and Image Processing International Symposium, VCIP 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131355v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DCT-domain postprocessor for color bleeding removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13904,753 +13899,746 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.I-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion information scalability for SNR scalability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QoS optimization of MPEG-2 video transmission over ADSL channels using hierarchical modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.80-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Amon</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-00131356v1</w:t>
+                <w:t xml:space="preserve">hal-00126482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot symbol assisted modulation for power line communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Slachciak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.717-720, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la qualité de service vidéo en transmission ADSL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Fauquet</w:t>
+                <w:t xml:space="preserve">Etude de la transmission de données par modulation DMT sur le réseau électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 18ème Colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152924v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la transmission de données par modulation DMT sur le réseau électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Buèche</w:t>
+                <w:t xml:space="preserve">Adaptive postprocessor to reduce temporal busyness in low bit rate video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 18ème Colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 22nd International Picture Coding Symposium, PCS 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152920v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive postprocessor to reduce temporal busyness in low bit rate video</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient modelling of the impulse response of the indoor power line communication channels in high frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Seoul, South Korea</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ruolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.149-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152923v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient modelling of the impulse response of the indoor power line communication channels in high frequency range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
+                <w:t xml:space="preserve">Optimisation de la qualité de service vidéo en transmission ADSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2001, pp.149-154</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 18ème Colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152914v1</w:t>
+                <w:t xml:space="preserve">hal-00152924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of gain in statistical multiplexing of video bitstreams over ATM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14659,106 +14647,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2000 IEEE Packet Video Workshop, PV2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Cagliari, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of temporal busyness in low bit rate video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14780,51 +14768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14834,176 +14822,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schémas hybrides pour la transmission vidéo avec très faible latence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valenciennes (Nord), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du décodage par liste de vidéos corrompues basée sur une architecture d'apprentissage en profondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15045,306 +15033,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valenciennes (Nord), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibiliser les étudiants du Master Audiovisuel et Multimédia à la veille technologique : le concours IABM Student Awards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guillaume-Blaydes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pommeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 13ème Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the end-to-end performances for soft video delivery under bandwidth constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Wallers-Arenberg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prétraitement perceptuel pour l’optimisation du codage HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15386,320 +15374,320 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XXVIème Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive GoP for broadcast linear video coding under bandwidth constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la section électronique du club EEA, « Véhicule autonome - Transport intelligent »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of strain field measurement by digital image correlation using HEVC compressed ultra-high speed video sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Eseholi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 8th International Symposium on Signal, Image, Video and Communications, ISIVC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'encodage H.264/AVC et H.265/HEVC par prétraitement perceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Derudder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15727,51 +15715,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Matinée des Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15781,51 +15769,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined source and channel strategies for optimized video communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15847,114 +15835,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mouton-Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. De Rango. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital video</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH, chapitre 19, 28 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of color bleeding in DCT block-coded video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15974,51 +15962,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WU H.R., RAO K.R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital video image quality and perceptual coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis CRC Press, New York, USA, pp.489-502, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16028,83 +16016,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOSCANE - optimised transmission of scalable video in terms of source/channel coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Carminati</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">As Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -16124,127 +16112,127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la qualité de service en vidéocommunication numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId303"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16312,51 +16300,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9070A5E2"/>
+    <w:nsid w:val="FED9627D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16543,51 +16531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-coudoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5817-7429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119202638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216278211" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139322988" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulombe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guichemerre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3501152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Boussard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coulombe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3155457" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Trioux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116369" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116475" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Eseholi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmad Sadli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235582" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2998950" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2019.115734" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Labiod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Doghmane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2018.11.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148967v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2019.03.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Alaoui-Fdili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fakhri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4904-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.02.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouzeh Golaghazadeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2017.2686647" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vidal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.12.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ait-Beni-Ifit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59647-1_34" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03842736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Aggarwal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Trocan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40595-016-0081-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70353-4_32" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Khalil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. Gazalet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2014.2331078" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fatani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1414-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37974-1_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D7CNMD5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pijcke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-48" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02895-8_1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WP9J4HQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fadh Eddine Fatini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.06.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8DMZS8R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet Descamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19786-4_8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DP7D8FZ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bu&#232;che" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Slachciak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2010.5606328" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bacquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2010.5681124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/709813" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2008.4637590" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouton-Goudemand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2008.2001144" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVJN1282-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goudemand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126484v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141983v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152910v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derviaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ziani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11043197" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub &#381;adn&#237;k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku M&#228;kitalo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10571040" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kanj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246725v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337718" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187827" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800738" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487549" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541959v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675400" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03321849v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733474" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190650" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02997050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip49819.2020.9301778" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02423792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32213-7_10" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335991v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946224" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03574182v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578381v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530585" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546270v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Doublet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579593v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2018.8631785" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02423790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03583034v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SACONET.2018.8585540" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03549543v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillaume-Blaydes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pommeray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335982v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709171" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579950v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579832v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2017.7946732" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03438984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notta-Cuvier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robache" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893977" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04525937v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580197v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2016.7476280" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03845479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24306-1_3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110482v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03262688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877788v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alaoui Fdili" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakhri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802524v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800225v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhlal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2011.5954968" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800169v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2011.5954972" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591356v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764403" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591355v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slachciak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764380" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800171v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2011.6060046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568616v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568617v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550031v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pijcke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EW.2010.5483433" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550030v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983468v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399361" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474117v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2009.4913445" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983467v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Bacquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575453v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530095" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284413v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2007.371170" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284414v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.268" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284412v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2007.371172" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128170v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247416v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379922" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147739v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247417v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379954" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247415v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379892" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126482v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131355v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131105v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131356v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Timmerman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hutter" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141979v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571894" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152924v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152920v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152923v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152914v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruolt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159086v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159054v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139144v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04139241v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582726v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03576514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582751v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03574669v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582364v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582973v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derudder" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576274v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132009v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983476v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carminati" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Bacquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149880v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-coudoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5817-7429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119202638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216278211" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139322988" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulombe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guichemerre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3501152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Boussard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coulombe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3155457" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509925v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Trioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116369" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2998950" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2019.115734" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Eseholi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmad Sadli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235582" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Labiod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Doghmane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2019.03.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2018.11.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouzeh Golaghazadeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2017.2686647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Alaoui-Fdili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fakhri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.02.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4904-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vidal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.12.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ait-Beni-Ifit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59647-1_34" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03842736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Aggarwal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Trocan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40595-016-0081-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70353-4_32" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Khalil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. Gazalet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2014.2331078" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fatani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1414-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37974-1_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D7CNMD5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pijcke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-48" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02895-8_1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WP9J4HQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fadh Eddine Fatini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.06.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8DMZS8R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet Descamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19786-4_8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bu&#232;che" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Slachciak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2010.5606328" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bacquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2010.5681124" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/709813" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouton-Goudemand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2008.2001144" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2008.4637590" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1113" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVJN1282-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goudemand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146716v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derviaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ziani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11043197" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub &#381;adn&#237;k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku M&#228;kitalo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10571040" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kanj" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246635v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337718" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187827" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371225v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800738" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675400" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03321849v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733474" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336004v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487549" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190650" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02997050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip49819.2020.9301778" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02423792v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32213-7_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335991v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946224" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03574182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582693v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2018.8631785" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02423790v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03583034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546270v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Doublet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578465v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SACONET.2018.8585540" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03549543v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillaume-Blaydes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pommeray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335982v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709171" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578381v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530585" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579983v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579950v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579832v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2017.7946732" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04525937v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notta-Cuvier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robache" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893977" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580197v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2016.7476280" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03438984v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03845479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24306-1_3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117398v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110482v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110452v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alaoui Fdili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakhri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03262688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802544v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2011.5954972" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800225v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhlal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2011.5954968" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764403" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800171v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2011.6060046" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591355v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slachciak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764380" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550031v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pijcke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EW.2010.5483433" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568616v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550030v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983468v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474153v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474117v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2009.4913445" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474133v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399361" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983467v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Bacquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575453v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530095" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284414v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.268" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284412v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2007.371172" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284413v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2007.371170" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247416v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379922" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147739v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247417v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379954" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247415v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379892" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128170v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131355v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131356v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Timmerman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hutter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131105v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141979v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571894" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152920v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152923v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152914v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruolt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152924v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159086v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159054v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139144v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04139241v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582726v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03576514v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582751v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03574669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582364v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582973v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derudder" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576274v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132009v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983476v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carminati" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Bacquet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149880v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>