--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -731,415 +731,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-free multiple bit-error correction using the CRC syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Coulombe</w:t>
+                <w:t xml:space="preserve">A multiscale topographical analysis based on morphological information: the HEVC multiscale decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Eseholi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahmad Sadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2998950⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (23), pp.5582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13235582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322795v1</w:t>
+                <w:t xml:space="preserve">hal-03321552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal information based GoP adaptation for linear video delivery schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
+                <w:t xml:space="preserve">Table-free multiple bit-error correction using the CRC syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.image.2019.115734⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.102357-102372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2998950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321530v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale topographical analysis based on morphological information: the HEVC multiscale decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Eseholi</w:t>
+                <w:t xml:space="preserve">Temporal information based GoP adaptation for linear video delivery schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (23), pp.5582. </w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, 115734, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma13235582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2019.115734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321552v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer scheme for low latency multiple description video streaming over Vehicular Ad-hoc NETworks (VANETs)</w:t>
+                <w:t xml:space="preserve">Enhanced adaptive cross-layer scheme for low latency HEVC streaming over Vehicular Ad-hoc Networks (VANETs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
@@ -1170,106 +1170,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104, pp.23-34. </w:t>
+              <w:t xml:space="preserve">Vehicular Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.28-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aeue.2019.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vehcom.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148967v1</w:t>
+                <w:t xml:space="preserve">hal-03148962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced adaptive cross-layer scheme for low latency HEVC streaming over Vehicular Ad-hoc Networks (VANETs)</w:t>
+                <w:t xml:space="preserve">Cross-layer scheme for low latency multiple description video streaming over Vehicular Ad-hoc NETworks (VANETs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
@@ -1300,459 +1300,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicular Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15, pp.28-39. </w:t>
+              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vehcom.2018.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aeue.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148962v1</w:t>
+                <w:t xml:space="preserve">hal-03148967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checksum-Filtered List Decoding Applied to H.264 and H.265 Video Error Correction</w:t>
+                <w:t xml:space="preserve">Energy-efficient joint video encoding and transmission framework for WVSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firouzeh Golaghazadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Coulombe</w:t>
+                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2017.2686647⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (4), pp.4509-4541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-017-4904-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183476v1</w:t>
+                <w:t xml:space="preserve">hal-03183496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video sensor node energy preservation through dynamic adaptive video encoding parameters' values selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18, pp.34-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.suscom.2018.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient joint video encoding and transmission framework for WVSN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
+                <w:t xml:space="preserve">Checksum-Filtered List Decoding Applied to H.264 and H.265 Video Error Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firouzeh Golaghazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77 (4), pp.4509-4541. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (8), pp.1993-2006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-017-4904-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2017.2686647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183496v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New adaptive filters as perceptual preprocessing for rate-quality performance optimization of video coding</w:t>
               </w:r>
@@ -1881,90 +1881,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling and Modelling of HEVC Intra Video Encoder’s Energy Consumption for Next Generation WVSNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ait-Beni-Ifit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lecture Notes in Computer Science, 10299, pp.472-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3647,274 +3647,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended coverage for DSL video distribution using a quality-oriented JSCC architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method for analyzing the performance of comb-type pilot-aided channel estimation in power line communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBC.2008.2001144⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (3), pp.1074-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCE.2008.4637590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356907v1</w:t>
+                <w:t xml:space="preserve">hal-00356908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for analyzing the performance of comb-type pilot-aided channel estimation in power line communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Buèche</w:t>
+                <w:t xml:space="preserve">Extended coverage for DSL video distribution using a quality-oriented JSCC architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mouton-Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 54 (3), pp.1074-1081. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54, pp.525-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCE.2008.4637590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBC.2008.2001144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356908v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance indicator for DMT systems with non perfect channel estimation</w:t>
               </w:r>
@@ -5131,51 +5131,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la faisabilité d’une compensation efficace de la latence en utilisant l’extrapolation des images vidéo</w:t>
+                <w:t xml:space="preserve">Glass-to-glass delay reduction: encoding rate reduction vs. video frame extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
@@ -5210,218 +5210,231 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition de la conférence COmpression et REprésentation des Signaux Audiovisuels, CORESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing, MMSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Poitier, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246701v1</w:t>
+                <w:t xml:space="preserve">hal-04246725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du décodage par liste de vidéos corrompues basée sur une architecture CNN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Coulombe</w:t>
+                <w:t xml:space="preserve">Compensation de la latence Glass-to-Glass via extrapolation du flux vidéo : faisabilité et cas d'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition de la conférence COmpression et REprésentation des Signaux Audiovisuels, CORESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lille, France. 4 p</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246635v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass-to-glass delay reduction: encoding rate reduction vs. video frame extrapolation</w:t>
+                <w:t xml:space="preserve">Sur la faisabilité d’une compensation efficace de la latence en utilisant l’extrapolation des images vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
@@ -5456,207 +5469,194 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing, MMSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22ème édition de la conférence COmpression et REprésentation des Signaux Audiovisuels, CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337718⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04246725v1</w:t>
+                <w:t xml:space="preserve">hal-04246701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation de la latence Glass-to-Glass via extrapolation du flux vidéo : faisabilité et cas d'usage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hind Kanj</w:t>
+                <w:t xml:space="preserve">Optimisation du décodage par liste de vidéos corrompues basée sur une architecture CNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coulombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.133-136</w:t>
+              <w:t xml:space="preserve">22ème édition de la conférence COmpression et REprésentation des Signaux Audiovisuels, CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371281v1</w:t>
+                <w:t xml:space="preserve">hal-04246635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning assisted quality ranking for list decoding of videos subject to transmission errors</w:t>
               </w:r>
@@ -6116,151 +6116,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Model of the End-to-End Performance for Linear Video Delivery Under Bandwidth Constraints</w:t>
+                <w:t xml:space="preserve">Performance assessment of the adaptive GoP-size extension of the wireless softCast video scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e édition du colloque CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium on Signal, Image, Video and Communications, ISIVC 2020, postponed event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Saint-Etienne, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518741v1</w:t>
+                <w:t xml:space="preserve">hal-03336004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC-Based Multi-Error Correction of H.265 Encoded Videos in Wireless Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6305,370 +6314,361 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Visual Communications and Image Processing (VCIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Munich, Germany. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VCIP53242.2021.9675400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perceptual Study of the Decoding Process of the SoftCast Wireless Video Broadcast Scheme</w:t>
+                <w:t xml:space="preserve">An Analytical Model of the End-to-End Performance for Linear Video Delivery Under Bandwidth Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21e édition du colloque CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nice (Sophia Antipolis), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321849v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of the adaptive GoP-size extension of the wireless softCast video scheme</w:t>
+                <w:t xml:space="preserve">A Perceptual Study of the Decoding Process of the SoftCast Wireless Video Broadcast Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Signal, Image, Video and Communications, ISIVC 2020, postponed event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Saint-Etienne, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2021 IEEE Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336004v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust H.264 video decoding using crc-based single error correction and non-desynchronizing bits validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firouzeh Golaghazadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6754,51 +6754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective and objective quality assessment of the softcast video transmission scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6996,51 +6996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on HEVC Inter Frame Video Coding’s Impact on the Energy Consumption for Next Generation WVSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ait-Beni-Ifit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7332,1436 +7332,1436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilage et modélisation de la consommation d’énergie dans un encodeur vidéo HEVC-intra dans le contexte des RCVSF de la nouvelle génération</w:t>
+                <w:t xml:space="preserve">[Invited] Transmission Energy Analysis And Modeling Of A Video Sensor Node In The Context Of Next Generation WVSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ait-Beni-Ifit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 2ème Colloque National Signal, ImaGe, Multimédia et Applications, SIGMA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582693v1</w:t>
+                <w:t xml:space="preserve">hal-03578381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of H.264 Non-Desynchronizing Bits on Visual Quality and its Application to Robust Video Decoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Coulombe</w:t>
+                <w:t xml:space="preserve">Etude de l'influence du contenu vidéo dans une transmission Pseudo-Analogique de type SoftCast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 12th International Conference on Signal Processing and Communication Systems (ICSPCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORESA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSPCS.2018.8631785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03579593v1</w:t>
+                <w:t xml:space="preserve">hal-02423790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence du contenu vidéo dans une transmission Pseudo-Analogique de type SoftCast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
+                <w:t xml:space="preserve">Schéma inter-couches adaptatif pour le streaming HEVC à faible latence sur les réseaux ad hoc véhiculaires (VANET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">9ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Wallers-Arenberg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423790v1</w:t>
+                <w:t xml:space="preserve">hal-03583034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma inter-couches adaptatif pour le streaming HEVC à faible latence sur les réseaux ad hoc véhiculaires (VANET)</w:t>
+                <w:t xml:space="preserve">Adaptive video streaming based on TFRC protocol in vehicular ad-hoc networks (VANETs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Wallers-Arenberg, France</w:t>
+              <w:t xml:space="preserve">The 25th IEEE Symposium on Communications and Vehicular Technology (IEEE SCVT’18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583034v1</w:t>
+                <w:t xml:space="preserve">hal-02546270v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive video streaming based on TFRC protocol in vehicular ad-hoc networks (VANETs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+                <w:t xml:space="preserve">Profilage et modélisation de la consommation d’énergie dans un encodeur vidéo HEVC-intra dans le contexte des RCVSF de la nouvelle génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ait-Beni-Ifit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th IEEE Symposium on Communications and Vehicular Technology (IEEE SCVT’18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Actes du 2ème Colloque National Signal, ImaGe, Multimédia et Applications, SIGMA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546270v2</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer approach dedicated to HEVC low delay temporal prediction structure streaming over VANETs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+                <w:t xml:space="preserve">The Impact of H.264 Non-Desynchronizing Bits on Visual Quality and its Application to Robust Video Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firouzeh Golaghazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Smart Communications in Network Technologies (SaCoNeT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, El Oued, Algeria. pp.120-125, </w:t>
+              <w:t xml:space="preserve">2018 12th International Conference on Signal Processing and Communication Systems (ICSPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cairns, Australia. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SACONET.2018.8585540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSPCS.2018.8631785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578465v1</w:t>
+                <w:t xml:space="preserve">hal-03579593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibiliser les étudiants du Master Audiovisuel et Multimédia à la veille technologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+                <w:t xml:space="preserve">Cross-layer approach dedicated to HEVC low delay temporal prediction structure streaming over VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Doghmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on Smart Communications in Network Technologies (SaCoNeT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, El Oued, Algeria. pp.120-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SACONET.2018.8585540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549543v1</w:t>
+                <w:t xml:space="preserve">hal-03578465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative preprocessing study for softcast video transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Trioux</w:t>
+                <w:t xml:space="preserve">Sensibiliser les étudiants du Master Audiovisuel et Multimédia à la veille technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guillaume-Blaydes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pommeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 9th International Symposium on Signal, Image, Video and Communications (ISIVC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fès, Maroc. pp.201-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335982v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Transmission Energy Analysis And Modeling Of A Video Sensor Node In The Context Of Next Generation WVSN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
+                <w:t xml:space="preserve">A comparative preprocessing study for softcast video transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Trioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2018 9th International Symposium on Signal, Image, Video and Communications (ISIVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. pp.54-59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC.2018.8709171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578381v1</w:t>
+                <w:t xml:space="preserve">hal-03335982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effects of video encoding in a video transmission over vehicular ad-hoc networks (VANET)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+                <w:t xml:space="preserve">JND-guided perceptual pre-filtering for HEVC compression of UHDTV video contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Doghmane</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2nd International Conference on Automatic Control, Telecommunications and Signals, ICATS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Annaba, Algeria</w:t>
+              <w:t xml:space="preserve">18th International Conference on Advanced Concepts for Intelligent Vision Systems, ACIVS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579983v1</w:t>
+                <w:t xml:space="preserve">hal-03579818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JND-guided perceptual pre-filtering for HEVC compression of UHDTV video contents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Vidal</w:t>
+                <w:t xml:space="preserve">Study of the effects of video encoding in a video transmission over vehicular ad-hoc networks (VANET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Doghmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Advanced Concepts for Intelligent Vision Systems, ACIVS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Proceedings of 2nd International Conference on Automatic Control, Telecommunications and Signals, ICATS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Annaba, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579818v1</w:t>
+                <w:t xml:space="preserve">hal-03579983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling and modelling of HEVC intra video encoder’s energy consumption for next generation WVSNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ait-Beni-Ifit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Networked Systems, NETYS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8786,51 +8786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low complexity H.264 list decoder for enhanced quality real-time video over IP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firouzeh Golaghazadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8903,51 +8903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of strain field measurement by digital image correlation using HEVC compressed ultra-high speed video sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Eseholi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9007,211 +9007,176 @@
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525937v1</w:t>
+                <w:t xml:space="preserve">hal-03438984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random channel transfer function generation for broadband indoor MIMO PLC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+                <w:t xml:space="preserve">Spectral Saliency-Based Video Deinterlacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umang Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Trocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Symposium on Power Line Communications and its Applications (ISPLC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Computational Collective Intelligence, ICCCI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Halkidiki, Greece. pp.590-598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580197v1</w:t>
+                <w:t xml:space="preserve">hal-03582058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of strain field measurement by digital image correlation using HEVC compressed ultra-high speed video sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Eseholi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9265,152 +9230,187 @@
               <w:t xml:space="preserve">2016 International Symposium on Signal, Image, Video and Communications (ISIVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.142-147, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438984v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Saliency-Based Video Deinterlacing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Trocan</w:t>
+                <w:t xml:space="preserve">Random channel transfer function generation for broadband indoor MIMO PLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Collective Intelligence, ICCCI 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 International Symposium on Power Line Communications and its Applications (ISPLC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bottrop, Germany. pp.87-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2016.7476280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582058v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliency-guided video deinterlacing</w:t>
               </w:r>
@@ -9481,662 +9481,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Impact of Impulsive Noise Parameters on BER Performance of OFDM Power-Line Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassim Khalil</w:t>
+                <w:t xml:space="preserve">A Cross-Layer Approach for Video Delivery over Wireless Video Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Symposium on Signal, Image, Video and Communications (ISIVC 2014)</w:t>
+              <w:t xml:space="preserve">The 7th International Symposium on signal, Image, Video and Communications (ISIVC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117398v1</w:t>
+                <w:t xml:space="preserve">hal-01110452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital image and video transcoding : application to optimized video delivery over error-prone networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Impact of Impulsive Noise Parameters on BER Performance of OFDM Power-Line Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computational Intelligence for Multimedia Understanding, IWCIM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">The 7th International Symposium on Signal, Image, Video and Communications (ISIVC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578347v1</w:t>
+                <w:t xml:space="preserve">hal-01117398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption Analysis and Modelling of a H.264/AVC Intra-only Based Encoder Dedicated to WVSNs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital image and video transcoding : application to optimized video delivery over error-prone networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Computational Intelligence for Multimedia Understanding, IWCIM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110482v1</w:t>
+                <w:t xml:space="preserve">hal-03578347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cross-Layer Approach for Video Delivery over Wireless Video Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Energy Consumption Analysis and Modelling of a H.264/AVC Intra-only Based Encoder Dedicated to WVSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Alaoui-Fdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Symposium on signal, Image, Video and Communications (ISIVC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">21st IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110452v1</w:t>
+                <w:t xml:space="preserve">hal-01110482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficient adaptive video compression scheme for WVSNs</w:t>
+                <w:t xml:space="preserve">DreameO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Alaoui Fdili</w:t>
+                <w:t xml:space="preserve">Nicolas Vieville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal Processing Conference, EUSIPCO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marrakech, Morocco. USB Proceedings, session WE-L9, 6 p</w:t>
+              <w:t xml:space="preserve">6th Forum Media Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, St Pölten, Austria. pp. 109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877788v1</w:t>
+                <w:t xml:space="preserve">hal-03262688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DreameO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy efficient adaptive video compression scheme for WVSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Alaoui Fdili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vieville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+                <w:t xml:space="preserve">D. Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Forum Media Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, St Pölten, Austria. pp. 109-120</w:t>
+              <w:t xml:space="preserve">21st European Signal Processing Conference, EUSIPCO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marrakech, Morocco. USB Proceedings, session WE-L9, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262688v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of a reduced complexity H.264/AVC transrating based on frequency selectivity for HD streams</w:t>
               </w:r>
@@ -10349,291 +10349,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between H.264/AVC intra transrating schemes based on frequency position and frequency level selectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance evaluation of H.264/MPEG4 scalable video coding depending on spatial resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouhlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Symposium on Broadband Multimedia Systems and Broadcasting, BMSB 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nuremberg, Germany. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BMSB.2011.5954972⟩</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMSB.2011.5954968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800169v1</w:t>
+                <w:t xml:space="preserve">hal-00800225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of H.264/MPEG4 scalable video coding depending on spatial resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between H.264/AVC intra transrating schemes based on frequency position and frequency level selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deknudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Symposium on Broadband Multimedia Systems and Broadcasting, BMSB 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nuremberg, Germany. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BMSB.2011.5954968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BMSB.2011.5954972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800225v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of optimal power distribution over pilot tones for multi-carrier communications over PLC</w:t>
               </w:r>
@@ -10743,291 +10743,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved adaptive modulation scheme for closed-loop MIMO transmission in tunnel environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Cocheril</w:t>
+                <w:t xml:space="preserve">Efficient adaptation to channel state changes based on H.264/AVC transrating for power line transmission of video streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deknudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Slachciak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Intelligent Transport Systems Telecommunications, ITST 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITST.2011.6060046⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and its Applications, ISPLC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Italy. pp.CFP11843-USB, 141-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2011.5764380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800171v1</w:t>
+                <w:t xml:space="preserve">hal-00591355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient adaptation to channel state changes based on H.264/AVC transrating for power line transmission of video streams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
+                <w:t xml:space="preserve">An improved adaptive modulation scheme for closed-loop MIMO transmission in tunnel environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Fatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and its Applications, ISPLC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Italy. pp.CFP11843-USB, 141-145, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Intelligent Transport Systems Telecommunications, ITST 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.162-167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPLC.2011.5764380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2011.6060046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591355v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving video transmission reliability over MIMO correlated channels in public transportation systems for security applications</w:t>
               </w:r>
@@ -11750,177 +11750,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOSCANE : TOwards SCalable Audiovisual Communication Networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+                <w:t xml:space="preserve">Enhanced performances of MIMO transmissions over correlated channels system by using adaptive bit and power allocation on eigenmodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Fatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Information Infrastructure Symposium, GIIS 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307043⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.180-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474153v1</w:t>
+                <w:t xml:space="preserve">hal-00474133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the power line channel estimation error based on comb-type pilot arrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11965,210 +11965,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE International Symposium on Power Line Communications and its Applications, ISPLC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Dresden, Germany. pp.290-295, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISPLC.2009.4913445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced performances of MIMO transmissions over correlated channels system by using adaptive bit and power allocation on eigenmodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+                <w:t xml:space="preserve">TOSCANE : TOwards SCalable Audiovisual Communication Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Senoussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Renan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.180-184, </w:t>
+              <w:t xml:space="preserve">IEEE Global Information Infrastructure Symposium, GIIS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tunisia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474133v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transrating by frequencies selectivity for H.264/AVC intra pictures</w:t>
               </w:r>
@@ -12288,130 +12288,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOSCANE: TOwards SCalable audiovisual communication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Senoussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Global Information Infrastructure Symposium (GIIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Hammemet, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983467v1</w:t>
@@ -12422,51 +12422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOSCANE - optimised transmission of scalable video in terms of source/channel coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12675,1209 +12675,1202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low complexity image quality metric for real-time open-loop transcoding architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Goudemand</w:t>
+                <w:t xml:space="preserve">Improving channel estimation in power line communications by using linear interpolation revitalized</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Slachciak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United Kingdom. pp.1600-1605, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and Its Applications, ISPLC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Pisa, Italy. pp.471-475, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2007.268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2007.371170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284414v1</w:t>
+                <w:t xml:space="preserve">hal-00284413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of hierarchical modulations for robust video transmission over power line medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A low complexity image quality metric for real-time open-loop transcoding architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Slachciak</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and Its Applications, ISPLC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Pisa, Italy. pp.482-486, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United Kingdom. pp.1600-1605, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPLC.2007.371172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2007.268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284412v1</w:t>
+                <w:t xml:space="preserve">hal-00284414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving channel estimation in power line communications by using linear interpolation revitalized</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of hierarchical modulations for robust video transmission over power line medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buèche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Slachciak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and Its Applications, ISPLC'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2007, Pisa, Italy. pp.471-475, </w:t>
+              <w:t xml:space="preserve">, Mar 2007, Pisa, Italy. pp.482-486, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPLC.2007.371170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2007.371172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284413v1</w:t>
+                <w:t xml:space="preserve">hal-00284412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic lossy error protection of video based on reduced spatial resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ramon</w:t>
+                <w:t xml:space="preserve">On the use of a performance indicator for optimal pilot positioning in multicarrier systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Slachciak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Electronics, Circuits and Systems, ICECS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, France. pp.850-853, </w:t>
+              <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.978-981, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00247416v1</w:t>
+                <w:t xml:space="preserve">hal-00247417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal bit rate adaptation for layered video transmission over spectrally shaped channels using multicarrier modulation</w:t>
+                <w:t xml:space="preserve">Reduced complexity power minimization algorithm for DMT transmission – Application to layered multimedia services over DSL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Electronics, Circuits and Systems, ICECS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.728-731, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147739v1</w:t>
+                <w:t xml:space="preserve">hal-00247415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a performance indicator for optimal pilot positioning in multicarrier systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
+                <w:t xml:space="preserve">Optimisation conjointe source/canal de la qualité vidéo dans un contexte de transmission sur ligne ADSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Slachciak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Electronics, Circuits and Systems, ICECS 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Codage conjoint et canal radioélectrique, GDR ISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00247417v1</w:t>
+                <w:t xml:space="preserve">hal-00128170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced complexity power minimization algorithm for DMT transmission – Application to layered multimedia services over DSL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Goudemand</w:t>
+                <w:t xml:space="preserve">Systematic lossy error protection of video based on reduced spatial resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Electronics, Circuits and Systems, ICECS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, France. pp.728-731, </w:t>
+              <w:t xml:space="preserve">, 2006, France. pp.850-853, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00247415v1</w:t>
+                <w:t xml:space="preserve">hal-00247416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation conjointe source/canal de la qualité vidéo dans un contexte de transmission sur ligne ADSL</w:t>
+                <w:t xml:space="preserve">Optimal bit rate adaptation for layered video transmission over spectrally shaped channels using multicarrier modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128170v1</w:t>
+                <w:t xml:space="preserve">hal-00147739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient priority encoding transmission scheme based on Wyner-Ziv coding and spatial scalability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ramon</w:t>
+                <w:t xml:space="preserve">QoS optimization of MPEG-2 video transmission over ADSL channels using hierarchical modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Beijing, China</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.80-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131355v1</w:t>
+                <w:t xml:space="preserve">hal-00126482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion information scalability for SNR scalability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Hutter</w:t>
+                <w:t xml:space="preserve">Efficient priority encoding transmission scheme based on Wyner-Ziv coding and spatial scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 Visual Communications and Image Processing International Symposium, VCIP 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131356v1</w:t>
+                <w:t xml:space="preserve">hal-00131355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DCT-domain postprocessor for color bleeding removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13899,158 +13892,165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.I-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS optimization of MPEG-2 video transmission over ADSL channels using hierarchical modulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Goudemand</w:t>
+                <w:t xml:space="preserve">Motion information scalability for SNR scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Timmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.80-84</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 2005 Visual Communications and Image Processing International Symposium, VCIP 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126482v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot symbol assisted modulation for power line communication</w:t>
               </w:r>
@@ -14160,469 +14160,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la transmission de données par modulation DMT sur le réseau électrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
+                <w:t xml:space="preserve">Optimisation de la qualité de service vidéo en transmission ADSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G. Gazalet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 18ème Colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152920v1</w:t>
+                <w:t xml:space="preserve">hal-00152924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive postprocessor to reduce temporal busyness in low bit rate video</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la transmission de données par modulation DMT sur le réseau électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 22nd International Picture Coding Symposium, PCS 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Actes du 18ème Colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152923v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient modelling of the impulse response of the indoor power line communication channels in high frequency range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive postprocessor to reduce temporal busyness in low bit rate video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 22nd International Picture Coding Symposium, PCS 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ruolt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00152914v1</w:t>
+                <w:t xml:space="preserve">hal-00152923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la qualité de service vidéo en transmission ADSL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient modelling of the impulse response of the indoor power line communication channels in high frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G. Gazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ruolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fauquet</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Toulouse, France</w:t>
+                <w:t xml:space="preserve">F. Haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.149-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152924v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of gain in statistical multiplexing of video bitstreams over ATM</w:t>
               </w:r>
@@ -15069,103 +15069,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibiliser les étudiants du Master Audiovisuel et Multimédia à la veille technologique : le concours IABM Student Awards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guillaume-Blaydes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pommeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 13ème Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Fès, Maroc</w:t>
@@ -15518,51 +15518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of strain field measurement by digital image correlation using HEVC compressed ultra-high speed video sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Eseholi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15835,51 +15835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mouton-Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. De Rango. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital video</w:t>
@@ -16300,51 +16300,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FED9627D"/>
+    <w:nsid w:val="E79B5261"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16531,51 +16531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-coudoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5817-7429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119202638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216278211" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139322988" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulombe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guichemerre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3501152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Boussard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coulombe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3155457" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509925v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Trioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116369" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2998950" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2019.115734" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Eseholi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmad Sadli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235582" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Labiod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Doghmane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2019.03.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2018.11.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouzeh Golaghazadeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2017.2686647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Alaoui-Fdili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fakhri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.02.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4904-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vidal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.12.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ait-Beni-Ifit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59647-1_34" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03842736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Aggarwal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Trocan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40595-016-0081-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70353-4_32" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Khalil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. Gazalet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2014.2331078" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fatani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1414-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37974-1_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D7CNMD5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pijcke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-48" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02895-8_1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WP9J4HQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fadh Eddine Fatini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.06.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8DMZS8R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet Descamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19786-4_8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bu&#232;che" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Slachciak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2010.5606328" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bacquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2010.5681124" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/709813" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouton-Goudemand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2008.2001144" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2008.4637590" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1113" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVJN1282-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goudemand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146716v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derviaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ziani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11043197" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub &#381;adn&#237;k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku M&#228;kitalo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10571040" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kanj" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246635v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337718" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187827" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371225v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800738" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675400" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03321849v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733474" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336004v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487549" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190650" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02997050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip49819.2020.9301778" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02423792v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32213-7_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335991v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946224" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03574182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582693v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2018.8631785" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02423790v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03583034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546270v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Doublet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578465v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SACONET.2018.8585540" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03549543v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillaume-Blaydes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pommeray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335982v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709171" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578381v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530585" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579983v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579950v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579832v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2017.7946732" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04525937v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notta-Cuvier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robache" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893977" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580197v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2016.7476280" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03438984v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03845479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24306-1_3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117398v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110482v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110452v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alaoui Fdili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakhri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03262688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802544v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2011.5954972" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800225v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhlal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2011.5954968" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764403" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800171v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2011.6060046" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591355v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slachciak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764380" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550031v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pijcke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EW.2010.5483433" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568616v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550030v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983468v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474153v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474117v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2009.4913445" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474133v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399361" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983467v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Bacquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575453v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530095" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284414v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.268" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284412v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2007.371172" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284413v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2007.371170" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247416v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379922" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147739v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247417v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379954" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247415v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379892" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128170v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131355v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131356v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Timmerman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hutter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131105v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141979v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571894" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152920v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152923v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152914v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruolt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152924v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159086v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159054v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139144v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04139241v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582726v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03576514v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582751v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03574669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582364v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582973v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derudder" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576274v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132009v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983476v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carminati" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Bacquet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149880v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-xavier-coudoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5817-7429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119202638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216278211" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139322988" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulombe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guichemerre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3501152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Boussard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coulombe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3155457" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509925v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Trioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116369" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Eseholi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmad Sadli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235582" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2998950" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2019.115734" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Labiod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Doghmane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2018.11.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148967v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2019.03.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Alaoui-Fdili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fakhri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4904-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.02.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouzeh Golaghazadeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2017.2686647" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vidal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.12.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ait-Beni-Ifit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59647-1_34" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03842736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umang Aggarwal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Trocan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40595-016-0081-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70353-4_32" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Khalil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. Gazalet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2014.2331078" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fatani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1414-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37974-1_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D7CNMD5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pijcke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-48" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02895-8_1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WP9J4HQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fadh Eddine Fatini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.06.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8DMZS8R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet Descamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591348v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19786-4_8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bu&#232;che" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Slachciak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2010.5606328" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bacquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2010.5681124" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/709813" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356908v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2008.4637590" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouton-Goudemand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2008.2001144" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1113" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVJN1282-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goudemand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grimbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146716v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derviaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ziani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS56072.2025.11043197" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub &#381;adn&#237;k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku M&#228;kitalo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC57260.2024.10571040" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kanj" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337718" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob58348.2023.10187827" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371225v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800738" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487549" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541959v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675400" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03321849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733474" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190650" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02997050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip49819.2020.9301778" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02423792v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32213-7_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335991v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946224" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03574182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530585" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02423790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03583034v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546270v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Doublet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582693v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579593v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2018.8631785" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SACONET.2018.8585540" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03549543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillaume-Blaydes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pommeray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335982v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709171" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579818v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579950v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579832v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2017.7946732" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03438984v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notta-Cuvier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robache" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893977" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04525937v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03580197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2016.7476280" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03845479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24306-1_3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110452v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117398v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03262688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877788v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alaoui Fdili" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakhri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboutajdine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802544v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800225v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhlal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2011.5954968" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800169v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2011.5954972" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764403" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slachciak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764380" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800171v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2011.6060046" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550031v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pijcke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EW.2010.5483433" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568616v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550030v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983468v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474133v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399361" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474117v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2009.4913445" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474153v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983467v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Bacquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575453v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530095" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284413v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2007.371170" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.268" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284412v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2007.371172" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247417v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379954" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247415v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379892" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128170v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247416v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379922" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126482v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131355v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131105v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Timmerman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hutter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141979v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571894" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152924v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152920v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152923v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152914v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruolt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159086v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159054v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139144v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04139241v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582726v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03576514v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582751v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03574669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582364v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582973v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derudder" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576274v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132009v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983476v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carminati" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Bacquet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149880v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>